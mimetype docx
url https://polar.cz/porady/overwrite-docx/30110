--- v2 (2026-03-28)
+++ v3 (2026-05-25)
@@ -1,67 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.1.2024, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MS kraj plánuje vytvořit vlastní energetickou koncepci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krize v ocelářském průmyslu. Kraj se chce zaměřit především firmy navázané na Liberty Ostrava, pro které by mohl být krach ostravské ocelárny likvidační.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krize v ocelářském průmyslu. Kraj se chce zaměřit především firmy navázané na Liberty Ostrava, pro které by mohl být krach ostravské ocelárny likvidační. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Česká vláda chce poskytnout energeticky náročným firmám tříapůlmiliardovou úlevu, což je podle kraje nedostatečné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „My budeme apelovat na vládu, aby se k tomu postavila čelem. Pouze vláda může pomoci, přes povolenky zastropovat ceny tak, aby si naše produkty opět našly své klienty.“</w:t>
@@ -110,53 +224,52 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Jak kraj zpracoval strategii odchodu od uhlí pro teplárenství, tak podobnou strategii zpracujeme pro energetiku, to znamená pro elektřinu. Budeme navazovat na státní energetickou koncepci, ale vytvoříme svou krajskou koncepci, která bude obsahovat návrh toho, jak by kraj mohl být soběstačný ve výrobě energie.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kraj také plánuje také vytvořit jakési poradenské centrum pro firmy, které může ohrozit krize Liberty Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dům přírody v Karlově Studánce má zelenou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministr životního prostředí Petr Hladík podepsal smlouvu o spolupráci při jeho výstavbě. Vznikne jako nové návštěvnické a vzdělávací centrum CHKO Jeseníky a Agentury ochrany přírody a krajiny ve spolupráci s MS krajem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ministr životního prostředí Petr Hladík podepsal smlouvu o spolupráci při jeho výstavbě. Vznikne jako nové návštěvnické a vzdělávací centrum CHKO Jeseníky a Agentury ochrany přírody a krajiny ve spolupráci s MS krajem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstavba nového centra v Karlově Studánce naváže na dalších deset již existujících domů přírody v ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Hladík (KDU-ČSL), ministr životního prostředí: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Předpokládáme, že zde budou jezdit školy, děti, stejně tak, jako velké týmy lidí pro to, aby navštívily vzdělávací program.“</w:t>
@@ -217,53 +330,52 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Poštulka, ředitel Horských lázní Karlova Studánka: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Naším společným znakem je ochrana přírody a uděláme vše pro to, abychom zachovali to kulturní dědictví a dědictví přírodní pro budoucí generace.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro výstavbu nového Domu přírody byla vybrána lokalita 1,5 hektaru v horní částí Karlovy Studánky s plánovaným termínem zahájení provozu nejpozději v roce 2028.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Ostravě lze stromek legálně odložit u kontejnerů</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Ostravě lze stromek legálně odložit u kontejnerů </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V Ostravě lze legálně odložit vánoční stromek přímo ke kontejnerovým stáním, odkud jej odveze OZO. Zastupitelstvo města tak posvětilo léta praktikovaný způsob, který byl ale v posledních dvou letech nezákonný a hrozila za něj pokuta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V minulosti bylo v Ostravě běžné, že po Vánocích končily stromečky u kontejnerových státní a OZO je postupně odvezlo a zpracovalo. Před dvěma lety byl ale vydán nový zákon o odpadech, který to postavil mimo zákon. Pod pokutou měl každý povinnost odvézt stromeček do sběrného dvora. Město proto vyvolalo jednání s Ministerstvem životního prostředí ČR a výsledkem je nová vyhláška.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč, náměstek primátora Ostravy: </w:t>
@@ -296,92 +408,88 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Karasová, mluvčí společnosti OZO:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Stromečky se následně drtí a ta dřevní štěpka, která vzniká, se následně v průběhu celé vegetační sezóny přidává k dalším rostlinným materiálům a zpracovává se na kompost." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyvatelé rodinných domů by ale měli se stromky nakládat stále stejně, tedy buď je mohou nařezat a odložit do své nádoby na bioodpad, odvézt do sběrných dvorů, případně je po vysušení spálit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jeřábi bělošíjí v ZOO Ostrava odcestovali do ZOO v Belgii</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První odchovaní jeřábi bělošíjí v Zoo Ostrava odcestovali do zoo v Belgii. Stalo se tak  v rámci Evropského chovného programu. V celé Evropě byla mláďata tohoto vzácného ptačího druhu v uplynulé sezóně kromě Ostravy úspěšně odchována pouze ve třech dalších zoologických zahradách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Karasová, mluvčí OZO Ostrava: Peníze z ostravského reuse centra putují na výsadbu zeleně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společnost OZO Ostrava vyhlašuje tematickou výzvu pro rok 2024 Zelená pro Ostravu. Má v plánu opět podpořit projekty zaměřené na výsadbu a údržbu veřejné zeleně ve městě, které jsou financovány z výtěžku Reuse centra. Ve studiu vítám Vladimíru Karasovou, mluvčí OZO Ostrava. Dobrý den, vítejte u nás.  </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společnost OZO Ostrava vyhlašuje tematickou výzvu pro rok 2024 Zelená pro Ostravu. Má v plánu opět podpořit projekty zaměřené na výsadbu a údržbu veřejné zeleně ve městě, které jsou financovány z výtěžku Reuse centra. Ve studiu vítám Vladimíru Karasovou, mluvčí OZO Ostrava. Dobrý den, vítejte u nás.    </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Karasová, mluvčí OZO Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paní Karasová, pojďme si nejdřív říct, jak Ostravě prospívá Reuse centrum.</w:t>
       </w:r>
@@ -670,280 +778,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-23-01-2024-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>