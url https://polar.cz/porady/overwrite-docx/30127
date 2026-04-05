--- v0 (2026-02-11)
+++ v1 (2026-04-05)
@@ -1,72 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.1.2024, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V nemocnici se rodiče nemusejí starat o vyřízení rodných listů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V havířovské nemocnici se rodiče nemusí starat o vyřízení rodných listů, matrikářky chodí na oddělení.  Dítě se narodí v havířovské nemocnici například ve tři hodiny ráno, jeho rodiče už mají v ruce rodný list po osmé hodině. A to díky spolupráci s magistrátem. Více už v reportáži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dítě se narodí v havířovské nemocnici například ve tři hodiny ráno, jeho rodiče už mají v ruce rodný list po osmé hodině. A to díky spolupráci s magistrátem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dítě se narodí v havířovské nemocnici například ve tři hodiny ráno, jeho rodiče už mají v ruce rodný list po osmé hodině. A to díky spolupráci s magistrátem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V havířovské nemocnici se nemusí rodiče vůbec starat o vyřízení rodného listu. Matrikářky totiž chodí přímo na oddělení. Tuto službu nabízejí i rodičkám ze zahraničí. Paní Pavla Rapčanová z Žiliny byla přístupem dojatá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Rapčanová, maminka: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Můžu říct a potvrdit, že každá žena, která vešla do pokoje, byla jako moje mamka. Takže ten lidský přístup tu jde opravdu cítit. Pro mě to je úplně úžasná věc, protože nám to ušetří hodně času."</w:t>
@@ -101,53 +215,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kolářová, matrikářka na havířovském magistrátu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Dnešní miminka se narodila tři a hned ráno o půl sedmé nám je kurýr přivezl. Začneme hned na tom pracovat, vždy si to rozdělíme, pokud je toho hodně. Zpracovali jsme to a mezi osmou a devátou hodinou je dovezeme do nemocnice." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od ledna letošního roku došlo k jedné změně. V rámci novely zákona o matrikách musí rodiče z jiného státu zaplatit stokorunový poplatek.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Němec, primář gynekologicko-porodního odd. Nemocnice Frýdek-Místek: Moderní přístup k léčbě myomů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je čas na našeho dnešního hosta, kterým je lékař Martin Němec, primář gynekologicko-porodnického oddělení z nemocnice ve Frýdku-Místku. Dobrý den.</w:t>
       </w:r>
     </w:p>
@@ -456,93 +567,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-24-01-2024-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>