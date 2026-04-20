--- v0 (2026-01-06)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.1.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První etapa rekonstrukce stadionu v Porubě je dokončena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Skončila první etapa rekonstrukce zimního stadionu v Ostravě-Porubě. Hala má novou ledovou plochu, kterou chladí nejnovější technologie a většího komfortu se dočkají i diváci, pro které je připraveno nových 2600 míst k sezení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V kauze veřejných zakázek přibyli další obvinění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kauza ošizených veřejných zakázek, kterou už druhým rokem rozplétají krajští kriminalisté, se rozrostla o další obviněné. Společně s 10 jednotlivými aktéry je nyní trestně stíháno i 5 firem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavní figurou kauzy je profesionální administrátor veřejných zakázek Milan Konečný ze společnosti Via Consul, který měl z pozice své funkce celou akci řídit. On a několik stavebních firem z MSK měli společným postupem ovlivňovat veřejné zakázky za zhruba 170 milionů korun. Jednalo se například o rekonstrukce škol nebo jiných obecních objektů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavní figurou kauzy je profesionální administrátor veřejných zakázek Milan Konečný ze společnosti Via Consul, který měl z pozice své funkce celou akci řídit. On a několik stavebních firem z MSK měli společným postupem ovlivňovat veřejné zakázky za zhruba 170 milionů korun. Jednalo se například o rekonstrukce škol nebo jiných obecních objektů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Štětínská, mluvčí Policie ČR MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Při jednání se zadavateli měl činit vše pro to, aby se nepřihlásily společnosti, nad nimiž by neměl vliv. Schůzky, na kterých měl domlouvat detaily výběrových řízení, měly jediný cíl - vítězství předem vybrané společnosti. Nic nebylo samozřejmě zadarmo, měl si vždy říci o procenta z hodnoty zakázky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obviněný administrátor strávil tři měsíce ve vazbě, aby v počátku vyšetřování nemohl ovlivňovat další podezřelé a svědky. Policie ale získala mnoho důkazů nejen odposlechy, ale také z písemné komunikace mezi jednotlivými účastníky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -184,53 +298,52 @@
         <w:t xml:space="preserve">Soňa Štětínská, mluvčí Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ze zadokumentovaných informací vyplývá, že čtyři z obviněných právnických osob jsou společnosti, které se měly výběrových řízení účastnit. Se společným úmyslem opatření neoprávněných výhod pro sebe měly vědomě pokřivit podmínky zadávacího řízení pro zúčastněné, a to s cílem zajištění vítězství vlastní korporace. Detaily se probíraly na schůzkách a za vítězství předem vybrané společnosti měla být domluvena úplata. Jednání páté právnické osoby pak mělo spočívat v administraci veřejných zakázek a zadávacích řízení ve spojení se zadavateli veřejných zakázek. Způsobená škoda je aktuálně vyčíslena na více než 2,6 milionu korun a o škodu za více než 3,5 milionu korun se měli pokusit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté zatím nedokáží určit, kdy se případ dostane k soudu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obyvatelé Moravskoslezského kraje budou mít snazší rozhodování o tom, jestli zvolí fotovoltaiku. Moravskoslezský kraj si totiž jako první region v Česku nechal zhotovit kompletní mapu oslunění celého svého území. Rodiny, firmy i samosprávy tak budou moci snadno zjistit, zda jsou jejich střechy či pozemky vhodné pro umístění solárních panelů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obyvatelé Moravskoslezského kraje budou mít snazší rozhodování o tom, jestli zvolí fotovoltaiku. Moravskoslezský kraj si totiž jako první region v Česku nechal zhotovit kompletní mapu oslunění celého svého území. Rodiny, firmy i samosprávy tak budou moci snadno zjistit, zda jsou jejich střechy či pozemky vhodné pro umístění solárních panelů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poosmé v historii se Letiště Leoše Janáčka Ostrava dostalo nad 300 tisíc odbavených pasažérů za rok. V roce 2023 bylo z ostravského letiště odbaveno 342 932 cestujících. To představuje nárůst oproti předchozímu roku o dvacet procent. Na růstu se podílely lety do všech provozovaných destinací. Letiště se tak dostalo do kladných ekonomických čísel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ chirurgové pomocí robota umožnili klidný spánek</w:t>
@@ -334,53 +447,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pedagogové se na půdě OPF Karviná setkali se zástupci ČNB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Obchodně podnikatelské fakultě v Karviné se konalo setkání zástupců České národní banky s učiteli základních a středních škol. Prezentace pro pedagogy se týkaly aktuálních finančních a ekonomických témat, v programu byla také diskuse o výuce finanční gramotnosti na školách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci memoranda o prohloubení spolupráce mezi Českou národní bankou a Obchodně podnikatelskou fakultou Karviná se na půdě fakulty uskutečnilo regionální setkání zástupců  banky s učiteli základních a středních škol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci memoranda o prohloubení spolupráce mezi Českou národní bankou a Obchodně podnikatelskou fakultou Karviná se na půdě fakulty uskutečnilo regionální setkání zástupců  banky s učiteli základních a středních škol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michael Klos, ředitel ZŠ a MŠ Slovenská: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Setkání se zástupci ČNB  člověk nezažije každý den, to je jeden důvod proč jsem tady a finanční gramotnost a věci, které s ní souvisejí jsou důležité pro žáky a já bych rád věděl, jak bychom toto téma mohli nově zapasovat do našeho vzdělávacího programu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kišová, učitelka </w:t>
       </w:r>
       <w:r>
@@ -405,56 +517,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentace zástupců ČNB se týkaly osobních financí, inflace, tématu nemovitosti a my a také otázky proč vznikají krize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luboš Komárek, ředitel odboru</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> vnějších ekonomických vztahů ČNB: "My jsme se snažili představit a připravit ty materiály tak, aby nemuseli váhat a mohli cokoliv použít, je to dostupné na webu ČNB, ve své výuce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přítomní pedagogové se také seznámili s nabídkou Návštěvnického centra ČNB.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Regionální setkání už proběhla v jiných městech a budou pokračovat i dál na jiných místech několikrát ročně.</w:t>
+        <w:t xml:space="preserve">Přítomní pedagogové se také seznámili s nabídkou Návštěvnického centra ČNB. Regionální setkání už proběhla v jiných městech a budou pokračovat i dál na jiných místech několikrát ročně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Huť Liberty Ostrava odmítla rozhodnutí Okresního soudu v Ostravě, který jí přikázal platebním rozkazem zaplatit společnosti Tameh Czech přes půl miliardy korun. Spor se tak nyní dostane do soudní síně. Liberty Ostrava má problém platit závazky delší dobu. Tameh skončil kvůli tomu v úpadku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -488,53 +595,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Sikora, SDH Horní Suchá: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Uspořádání těchto závodů jsme provedli na základě iniciativy rodičů, kteří prosili, zda by nemohla být nějaká halová soutěž, tak jsme se rozhodli, že ji uděláme pro děti. Máme velkou účast, máme tady až 260 soutěžících. Za naše SDH soutěží třicet dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Urbancová, vedoucí Okresní odborné rady mládeže okresu Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Vzhledem k tomu, že se jedná o sbor, který spadá do našeho okrsku, tak jsme na ně velice pyšní, protože jako první získali odvahu takovou soutěž v takovém rozsahu uspořádat vlastně po nás, kteří to pořádáme již 33 let.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Vzhledem k tomu, že se jedná o sbor, který spadá do našeho okrsku, tak jsme na ně velice pyšní, protože jako první získali odvahu takovou soutěž v takovém rozsahu uspořádat vlastně po nás, kteří to pořádáme již 33 let.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířov postavili na start tři týmy. Dva týmy v kategorii mladších žáků a jeden tým v kategorii starších.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Urbancová, vedoucí Okresní odborné rady mládeže okresu Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V tomto roce převzali vedení noví vedoucí, kteří s těmi dětmi intenzivně připravují na tyto halové soutěže a jednoznačně již i na tu naši halovou soutěž, která nás čeká na konci února. Takže i v tomto jsme na ně velice pyšní, že převzali pomyslnou štafetu ve vedení dětí a doufám, že se jim bude dařit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -693,93 +799,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-01-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>