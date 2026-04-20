--- v0 (2026-01-11)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.1.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V kauze veřejných zakázek přibili další obvinění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kauza ošizených veřejných zakázek, kterou už druhým rokem rozplétají krajští kriminalisté, se rozrostla o další obviněné. Společně s 10 jednotlivými aktéry je nyní trestně stíháno i 5 firem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavní figurou kauzy je profesionální administrátor veřejných zakázek Milan Konečný ze společnosti Via Consul, který měl z pozice své funkce celou akci řídit. On a několik stavebních firem z MSK měli společným postupem ovlivňovat veřejné zakázky za zhruba 170 milionů korun. Jednalo se například o rekonstrukce škol nebo jiných obecních objektů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavní figurou kauzy je profesionální administrátor veřejných zakázek Milan Konečný ze společnosti Via Consul, který měl z pozice své funkce celou akci řídit. On a několik stavebních firem z MSK měli společným postupem ovlivňovat veřejné zakázky za zhruba 170 milionů korun. Jednalo se například o rekonstrukce škol nebo jiných obecních objektů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Štětínská, mluvčí Policie ČR MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Při jednání se zadavateli měl činit vše pro to, aby se nepřihlásily společnosti, nad nimiž by neměl vliv. Schůzky, na kterých měl domlouvat detaily výběrových řízení, měly jediný cíl - vítězství předem vybrané společnosti. Nic nebylo samozřejmě zadarmo, měl si vždy říci o procenta z hodnoty zakázky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obviněný administrátor strávil tři měsíce ve vazbě, aby v počátku vyšetřování nemohl ovlivňovat další podezřelé a svědky. Policie ale získala mnoho důkazů nejen odposlechy, ale také z písemné komunikace mezi jednotlivými účastníky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -206,53 +320,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pedagogové se na půdě OPF Karviná setkali se zástupci ČNB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Obchodně podnikatelské fakultě v Karviné se konalo setkání zástupců České národní banky s učiteli základních a středních škol. Prezentace pro pedagogy se týkaly aktuálních finančních a ekonomických témat, v programu byla také diskuse o výuce finanční gramotnosti na školách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci memoranda o prohloubení spolupráce mezi Českou národní bankou a Obchodně podnikatelskou fakultou Karviná se na půdě fakulty uskutečnilo regionální setkání zástupců  banky s učiteli základních a středních škol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci memoranda o prohloubení spolupráce mezi Českou národní bankou a Obchodně podnikatelskou fakultou Karviná se na půdě fakulty uskutečnilo regionální setkání zástupců  banky s učiteli základních a středních škol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michael Klos, ředitel ZŠ a MŠ Slovenská: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Setkání se zástupci ČNB  člověk nezažije každý den, to je jeden důvod proč jsem tady a finanční gramotnost a věci, které s ní souvisejí jsou důležité pro žáky a já bych rád věděl, jak bychom toto téma mohli nově zapasovat do našeho vzdělávacího programu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kišová, učitelka </w:t>
       </w:r>
       <w:r>
@@ -277,56 +390,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentace zástupců ČNB se týkaly osobních financí, inflace, tématu nemovitosti a my a také otázky proč vznikají krize.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luboš Komárek, ředitel odboru</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> vnějších ekonomických vztahů ČNB: "My jsme se snažili představit a připravit ty materiály tak, aby nemuseli váhat a mohli cokoliv použít, je to dostupné na webu ČNB, ve své výuce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přítomní pedagogové se také seznámili s nabídkou Návštěvnického centra ČNB.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Regionální setkání už proběhla v jiných městech a budou pokračovat i dál na jiných místech několikrát ročně.</w:t>
+        <w:t xml:space="preserve">Přítomní pedagogové se také seznámili s nabídkou Návštěvnického centra ČNB. Regionální setkání už proběhla v jiných městech a budou pokračovat i dál na jiných místech několikrát ročně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ chirurgové pomocí robota umožnili klidný spánek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -445,89 +553,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seniortaxi funguje ve Frýdku-Místku od roku 2020. Za tu dobu  o ni postupně narůstal zájem. Jen v loňském roce se měsíčně přepravilo  průměrně 400 lidí. Řidiči najeli na 1000 jízd a přibližně 3 400 kilometrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Seniortaxi je velmi oblíbená služba pro seniory nad 70 let v našem  městě. Využívá ji opravdu spousta seniorů, máme přes 4 600 průkazek vydaných  na odboru sociálním."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od letošního roku má služba ve městě nového poskytovatele.  Pro seniory se ale nic nemění.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od letošního roku má služba ve městě nového poskytovatele.  Pro seniory se ale nic nemění. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zůstává v platnosti stále stejné telefonní číslo a také  stále stejné průkazky. Samozřejmě senioři, kteří by nově chtěli využívat služeb  seniortaxi, tak si mohou požádat na odboru sociálních služeb o průkazku, která  bude vydána na jejich jméno a mohou vyžívat služby seniortaxi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Bárta, řidič seniortaxi: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Začínal jsem v Ostravě  a teď u firmy, která vyhrála výběrové řízení tady ve Frýdku. A teď jezdíme od  ledna tady ve Frýdku. Je to o trošku těžší oproti Ostravě, že se musíme ty  ulice naučit. Pomáhá nám navigace i klienti, kteří jsou ochotní a navedou nás  na ta místa, kam chtějí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Senioři mohou jezdit k lékařům, do knihovny, na poštu,  na magistrát, do Centra aktivních seniorů nebo třeba na Aquapark.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Senioři mohou jezdit k lékařům, do knihovny, na poštu,  na magistrát, do Centra aktivních seniorů nebo třeba na Aquapark. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Bárta, řidič seniortaxi: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My se tu firmu budeme  snažit nahradit minimálně tak dobře, jako byli oni. Aby klienti defacto skoro  nic nepoznali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -545,53 +651,52 @@
         <w:t xml:space="preserve">Lukáš  Bárta, řidič seniortaxi: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pro nás je důležité,  jediné, co se změnilo je to, že klienti byli zvyklí, jak tady ta taxislužba  začala, tak byli zvyklí vozit kartičky, na kterých mají své osobní číslo. To  potom nějakým časem vymizelo a teď bychom potřebovali, aby klienti zase ty  kartičky vozili u sebe. Aby my jsme si mohli do archu, který máme se sebou,  abychom mohli zapisovat jejich čísla. Je to pro evidenci jednotlivých jízd."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Sárkőziová (ANO), náměstkyně  primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme velmi rádi, že je tato služba velmi využívaná a jsme  rádi, že můžeme pomoci hlavně seniorům, kteří jsou už opravdu neschopni dojít  třeba na zastávku. Nebo nemají řidičský průkaz. Jsou už ve věku, kdy nejsou  schopni řídit vozidlo a potřebují se dopravit opravdu na konkrétní místo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od začátku fungování do konce roku 2023 zaplatilo město za tuto  službu téměř 4,5 milionu korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od začátku fungování do konce roku 2023 zaplatilo město za tuto  službu téměř 4,5 milionu korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ledové a sněhové sochy v Jeseníkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -744,93 +849,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-01-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>