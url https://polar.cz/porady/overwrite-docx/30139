--- v0 (2026-01-13)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.1.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Papír a sklo sváží nové auto, zvládne toho více</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Množství produkovaného odpadu v Novém Jičíně se neustále zvyšuje a na to musí město reagovat i nákupem nového vybavení. V lednu proto technické služby získaly nové vozidlo na svoz separovaného odpadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -275,55 +390,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Naopak školáci, kteří si přejí prožít přestávku více v klidu, mohou využít i tento relaxační koutek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Gróf, ředitel ZŠ a MŠ Jubilejní a Dlouhá Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To byla taková myšlenka čtenářských koutků, kde je pohodové prostředí se sedacími vaky. Upřímně řečeno, knihy tam jsou, ale praxe ukázala, že to k tomu čtenářství zase tolik využíváno není. Ale zase jsem rád za to, že děti mohou mít ten pocit pohody, že škola pro ně není jen takový strašák, ale že to přináší příjemný pocit.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Díky robotické operaci nechrápe a sní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V novojičínské nemocnici uskutečnili operaci spánkové apnoe a chrápání pomocí robotického systému DaVinci. Byl to první zákrok tohoto charakteru na Moravě. Pacient se po mnoha letech těší z kvalitního spánku.</w:t>
@@ -416,64 +526,52 @@
         <w:t xml:space="preserve">Martin Adamec, pacient po robotické operaci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jde také o to, že ještě před tou operací to byl pro mě opravdu problém, ta únava byla opravdu citelná velká, musel jsem opravdu po ránu vypít hodně káv, abych se nastartoval do nějakého normálním stavu, večer jsem byl opravdu unavený takovým způsobem že, mě stačilo posadit do křesla a mohl jsem usnout na místě. A teď to tak necítím, ta únava je prostě pryč a ten spánek je vydatný. Spí se mi jinak, mám každou noc sny. Je to opravdu před a po velký rozdíl.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Syrovátka, primář Oddělení ORL Nemocnice AGEL Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V současné době tento zákrok v České republice provádíme robotickým systémem pouze zde v Novém Jičíně. Nejsme ale první, takovým průkopníkem byl pan primář Sláma v Ústí nad Labem. Ale v současné době je robotický systém skutečně pro operace spánkové apnoe využívat pouze zde.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">   </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Obecně spánkovou apnoí trpí většina mužů. Vhodnost využití této operace posuzuje individuálně lékař. Od 1 ledna 2024 proplácí tento výkon zdravotní pojišťovny.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -548,93 +646,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-26-01-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>