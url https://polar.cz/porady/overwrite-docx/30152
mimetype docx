--- v0 (2026-01-04)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.1.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti si zahráli na novojičínské zastupitele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnici navštívili studenti Mendelovy střední školy, konkrétně oboru veřejnosprávní činnost. Seznámili se s fungováním místní samosprávy a zahráli si na zasedání zastupitelstva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,53 +291,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Miki Zábranský, písničkář a spolupořadatel Open miců: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem na prvním Open micu byl asi v roce 2016  v Bruntále a strašně mě to zaujalo. Ta myšlenka, že člověk, který nemá moc možností se někam dostat na stage, si tam může vyzkoušet si zahrát, prezentovat se a získat první zkušenosti. Pak jsem zjistil, že těch Open miců je po republice docela hodně, a začal jsem je postupně objíždět. A chtěl jsem také něco takového udělat ve svém rodném městě, protože Nový Jičín je moje rodné město, tak jsem přišel za Jirkou  Macíčkem, se kterým jsme se tehdy vůbec neznali, a vzniklo z toho to, že dělám Open mici tady, v Bruntále i v dalších městech. A dělám i další projekty, ve kterých se snažím tyto začátečníky, i staršího věku, míchat s profesionály.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Macíček, dramaturg MKS Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“V klubu Galerka a také na dalších místech je to o tom, že zveme umělce a zveme lidi, kteří se přijdou na umělce podívat. Open mic je o tom,  že tato pomyslela dělící čára se může velmi ztenčit a z umělce se může stát divák, z diváka se může stát umělec. Ten divák si může vyzkoušet, co to je stát na podiu a zahrát své třeba tři písničky, případně delší koncert, pro diváky a je to ideální cesta, jak začít.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“V klubu Galerka a také na dalších místech je to o tom, že zveme umělce a zveme lidi, kteří se přijdou na umělce podívat. Open mic je o tom,  že tato pomyslela dělící čára se může velmi ztenčit a z umělce se může stát divák, z diváka se může stát umělec. Ten divák si může vyzkoušet, co to je stát na podiu a zahrát své třeba tři písničky, případně delší koncert, pro diváky a je to ideální cesta, jak začít.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Zeťová, vystupující na Open micu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo to super, chtěla jsem si to vyzkoušet, zahrát si i bez kluků, bez kapely, protože normálně zpívám v kapele a normálně na kytaru nehraju, takže pro mě je to super zážitek.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když se pořad jmenuje Open mic, vystoupit mohou i lidé, kteří k tomu mikrofon nepotřebují. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -290,53 +404,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Svinci se konaly lyžařské závody. Obří slalom byl určen registrovaným sportovcům i veřejnosti. Na jeho starat se postavila téměř osmdesátka závodníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Noční déšť připravil účastníkům lyžařských závodů na Svinci těžký namrzlý povrch tratě, poprat se se svahem rozhodla téměř 80 závodníků, registrovaných lyžařů i účastníků z řad veřejnosti. Obří slalom byl určen všem věkovým kategoriím. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivan Mička, prezident Lyžařského klubu Svinec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Mohl se zúčastnit kdokoliv, protože tady máme v oddíle spoustu registrovaných lyžařů, tak jsme vytvořili i kategorii neregistrovanou i registrovanou, aby všichni, co zas tak často netrénují, aby měli také šanci se dostat na ty stupínky. Dneska bylo nahlášený 78 účastníků, od kategorie, kterým říkáme Myšáci, až po ty nejstarší dospělé. Minulý rok to bylo přes stovku, letos asi ta obleva nebo ty večerní deště a noční deště, co byly včera a dneska, tak asi od radili některé, ale myslím si že, účast je dobrá.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Mohl se zúčastnit kdokoliv, protože tady máme v oddíle spoustu registrovaných lyžařů, tak jsme vytvořili i kategorii neregistrovanou i registrovanou, aby všichni, co zas tak často netrénují, aby měli také šanci se dostat na ty stupínky. Dneska bylo nahlášený 78 účastníků, od kategorie, kterým říkáme Myšáci, až po ty nejstarší dospělé. Minulý rok to bylo přes stovku, letos asi ta obleva nebo ty večerní deště a noční deště, co byly včera a dneska, tak asi od radili některé, ale myslím si že, účast je dobrá.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivan Mička, prezident Lyžařského klubu Svinec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“No večer to nevypadalo, ale přes noc ten déšť na tom podkladě zamrzl,  je to síla asi 40 až 50 centimetrů namrzlá,  takže ten déšť hned zmrznul, je to ledová plocha,  ale dalo se. Myslím si, že i pro ty nejmenší.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gita</w:t>
       </w:r>
       <w:r>
@@ -495,93 +608,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-29-01-2024-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>