--- v0 (2026-01-11)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.1.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Při požárech v MS kraji loni zahynulo 10 lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z Moravskoslezského kraje vyjeli v loňském roce k více než 23 tisícům událostí, ze kterých bylo přibližně 8 procent požárů. Nejčastěji hořelo kvůli tzv. neprokázaného zavinění, kdy je sice známa příčina, ale nezjistí se pachatel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -282,95 +397,93 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Irein, ředitel ZŠ M. Pujmanové: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">My můžeme regulovat napříč celou školou teploty v jednotlivých místnostech a můžeme to sledovat dálkově. Například já z domu běžně o víkendu, když jsou nějaké výkyvy teplotní, tak se dívám, jak škola vypadá a případně zasahuji do té regulace."</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Náklady na realizaci úsporných opatření budou 151 milionů korun, s tím, že roční úspory představují 14,6 milionu korun. Ty má navíc město smluvně garantováno po dobu deseti let poskytovatelem. Havířov za projekt získal také první místo v soutěži Asociace poskytovatelů energetických služeb, a to právě za jeho komplexnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nad hroby obětí Sedmidenní války je opět socha s orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Každoroční pieta za padlé v československo-polském sporu o Těšínsko v roce 1919 byla letos doplněna o slavnostní odhalení sochy s orlicí. Ta zdobila památník na hřbitově v Orlové už původně, ale byla zničena při polské anexi československého území v roce 1938.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po více než sto letech od vojenského konfliktu, který určil hranice mezi tehdejším Československem a Polskem, se obě strany snaží na události pohlížet bez rozjitřených emocí. Nad památníkem obětem někdejšího územního sporu nově ční sousoší s orlicí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po více než sto letech od vojenského konfliktu, který určil hranice mezi tehdejším Československem a Polskem, se obě strany snaží na události pohlížet bez rozjitřených emocí. Nad památníkem obětem někdejšího územního sporu nově ční sousoší s orlicí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyšek Ondřeka, ředitel Muzea Těšínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Úsilím Československé obce legionářské, našeho Muzea Těšínska, ale i města Orlové a také především ministerstva obrany se podařilo uvést jej do původní krásné podoby. Myslím si, že všechno, co je třeba sdělit, je na tom podniku napsáno: Pamatuj, rozdělení Těšínska 1920. Jsem rád, že se podařilo pomník, který připomíná československé oběti sporu o Těšínsko z let 1918 až 20 let, uvést do původního krásného stavu. On byl slavnostně odhalen v roce 1928, v roce 1938 po polské anexi Těšínska byl poničen a pak byl dlouhá léta zapomínán, až se na něj téměř zapomnělo. Ono nakonec výsledkem toho sporu nebyl ten samotný válečný akt z ledna 1919, ta známá Sedmidenní válka, ani následné plebiscitní období. Plebiscit se nikdy nepodařilo uspořádat, lidové hlasování se neuskutečnilo. Rozhodla arbitrážně Pařížská mírová konference, která určila dodnes platné české hranice, tehdy československé hranice s Polskem 28. července 1920.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protože se původní socha nedochovala, museli novou autoři vytvořit jen podle dobových fotografií. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -614,93 +727,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-01-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>