--- v0 (2026-01-04)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TOP 13 projektů města za téměř 170 milionů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice představila 13 nejvýznamnějších projektů letošního roku. Zastupitelé se s nimi mohli seznámit na semináři, pro veřejnost bude připravena prezentace na webu města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -111,101 +226,88 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“U pěti z nich už běží zadávací řízení, v lednu letošního roku byla vyhlášena veřejné zakázka na výběr zhotovitele,  postupně se připravují k realizaci další tak, aby nejpozději do konce první poloviny letošního roku bylo vysoutěženo, aby byl dostatek času na podpis smlouvy, předání staveniště a vlastní zahájení prací.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finančně nejnáročnější bude rekonstrukce venkovního bazénu, která začne v září a pokračovat bude až do pololetí roku 2026. V rozpočtu je na ni uvedena částka 60 milionů korun. Dále je to rekonstrukce školní kuchyně na ulici Dlouhá za 31 milionů korun a zhruba stejnou částku by měla stát revitalizace hřiště za základními školami na Komenského ulici.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Toto školní hřiště bude sloužit převážně pro dvě základní školy, ale v těch odpoledních hodinách opět pustíme na toto hřiště širokou veřejnost a bude to sloužit také jako záložní hřiště jak atletům, tak fotbalistům našeho města.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další důležité projekty se týkají i dopravy a parkování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V letošním roce to budou parkovací místa na ulici Dlouhá a Vančurová. Další významnou dopraváckou akci bude křížení ulic Divadelní a Purkyňova. Zde zmizí to nevkusné oplocení a ta brána borců, která vede k letnímu stadionu. Vznikne tu opravdu moderní prostor nejen s parkovacími místy, ale i se zelení.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všech 13 TOP projektů je zaznamenáno v prezentaci, do které bude moci i veřejnost nahlédnout na webových stránkách města. Kromě toho ale letos plánuje město i další výdaje na drobnější akce, celková investiční částka tak v rozpočtu tvoří sumu zhruba 270 milionů korun. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie ocenila své nejlepší lidi z Novojičínska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -372,53 +474,52 @@
         <w:t xml:space="preserve">Marek Zetocha, trenér Plaveckého klubu Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme zvládli poskládat šest družstev, tři klučičí a tři holčičí družstva, máme přibližně padesát plavců v jednotlivých kategoriích. Teď za mnou vidíte patnáctistovku, za chvíli bude další spojená rozplavba nejstarších kluků a odpolední půlden uzavře štafeta čtyřikrát sto polohový závod. Po přestávce bude pokračovat odpolední blok.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Pilát, Plavecký klub Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Teďka čekám na patnáctku, pak mě čeká štafeta, 400 kraul, 200 kraul a další štafeta. Doufám, že postoupíme do finále a doufám, že přežiju dneska.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Týmy, postupující do semifinále, které se bude plavat v Pardubicích, budou známy až po prvním únorovém víkendu, kdy bude odplaváno komplet celé první kolo závodů ve všech  regionech republiky. 16 nejlepších českých klubů se pak utká ve finále na konci března v Českých Budějovicích. Cíl domácích plavců je jasný - mít tam své zástupce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Týmy, postupující do semifinále, které se bude plavat v Pardubicích, budou známy až po prvním únorovém víkendu, kdy bude odplaváno komplet celé první kolo závodů ve všech  regionech republiky. 16 nejlepších českých klubů se pak utká ve finále na konci března v Českých Budějovicích. Cíl domácích plavců je jasný - mít tam své zástupce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Zetocha, trenér Plaveckého klubu Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Už tradičně patříme mezi nejlepší kluby v České republice, co se týká kluků. Tento rok nás opustili nejstarší členové z minulých let, tudíž nějak vyměňujeme a omlazujeme ten kádr. Každopádně semifinále, tam určitě cílíme, budeme tam chtít obsadit i ženskou kategorii, a potom uvidíme, jaké budou vyhlídky na to finále, kde bychom se znovu chtěli zúčastnit.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spoléhat se při tom novojičínský klub může na jednu ze svých velkých opor, právě na dorostence Matěje Piláta, který teď na zimním mistrovství České republiky vybojoval dvě medaile, zlato na 400 metrů volný způsob a stříbro na dvoustovce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -514,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-02-02-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>