--- v0 (2026-01-11)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Další oběti podvodu, neznámo kam poslaly 600 tisíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Další případ internetového podvodu s vidinou snadného zisku řeší novojičínští kriminalisté.  Dosud neznámí pachatelé připravil své dvě oběti o téměř 600 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -191,53 +306,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nad hroby obětí Sedmidenní války je opět socha s orlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Každoroční pieta za padlé v československo-polském sporu o Těšínsko v roce 1919 byla letos doplněna o slavnostní odhalení sochy s orlicí. Ta zdobila památník na hřbitově v Orlové už původně, ale byla zničena při polské anexi československého území v roce 1938.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po více než sto letech od vojenského konfliktu, který určil hranice mezi tehdejším Československem a Polskem, se obě strany snaží na události pohlížet bez rozjitřených emocí. Nad památníkem obětem někdejšího územního sporu nově ční sousoší s orlicí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po více než sto letech od vojenského konfliktu, který určil hranice mezi tehdejším Československem a Polskem, se obě strany snaží na události pohlížet bez rozjitřených emocí. Nad památníkem obětem někdejšího územního sporu nově ční sousoší s orlicí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyšek Ondřeka, ředitel Muzea Těšínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Úsilím Československé obce legionářské, našeho Muzea Těšínska, ale i města Orlové a také především ministerstva obrany se podařilo uvést jej do původní krásné podoby. Myslím si, že všechno, co je třeba sdělit, je na tom podniku napsáno: Pamatuj, rozdělení Těšínska 1920. Jsem rád, že se podařilo pomník, který připomíná československé oběti sporu o Těšínsko z let 1918 až 20 let, uvést do původního krásného stavu. On byl slavnostně odhalen v roce 1928, v roce 1938 po polské anexi Těšínska byl poničen a pak byl dlouhá léta zapomínán, až se na něj téměř zapomnělo. Ono nakonec výsledkem toho sporu nebyl ten samotný válečný akt z ledna 1919, ta známá Sedmidenní válka, ani následné plebiscitní období. Plebiscit se nikdy nepodařilo uspořádat, lidové hlasování se neuskutečnilo. Rozhodla arbitrážně Pařížská mírová konference, která určila dodnes platné české hranice, tehdy československé hranice s Polskem 28. července 1920.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protože se původní socha nedochovala, museli novou autoři vytvořit jen podle dobových fotografií. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -270,53 +384,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Důl ČSM by měl letos vytěžit přes milion tun uhlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Těžba černého uhlí v posledních dvou dolech na Ostravsku se chýlí ke svému nevyhnutelnému konci. Ten nastane počátkem roku 2026. Horníci však i přesto v podzemí dobývají dostupné zásoby uhlí, které se nyní na trhu dobře prodává.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V podzemí Dolu ČSM ve Stonavě na Karvinsku pracuje několik stovek horníků. Letos by měli vytěžit více než jeden milion tun uhlí, tedy podobně jako loni.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V podzemí Dolu ČSM ve Stonavě na Karvinsku pracuje několik stovek horníků. Letos by měli vytěžit více než jeden milion tun uhlí, tedy podobně jako loni. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Sikora, generální ředitel OKD: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V loňském roce jsme vytěžili více než 1 milion tun uhlí a vytvořili jsme přípravy v délce zhruba 8 km.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Černá Dvořáková, mluvčí OKD: </w:t>
       </w:r>
       <w:r>
@@ -638,93 +751,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-04-02-2024-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>