--- v0 (2026-01-22)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.2.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stav kuchyně na Dlouhé je velký problém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jednou z největších investic letošního roku bude v Novém Jičíně rekonstrukce kuchyně v základní škole na ulici Dlouhá. Stát bude více než 31 milionů korun. Klíčová je tato kuchyně i pro další školy a školky ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -218,54 +333,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Podvodníci také často na své oběti cílí například prostřednictvím reklamy, kde se mohou objevit tváře známých osobností,  jejich jména nebo nějaké známé společnosti, jejich loga. Tyto údaje jsou zneužity za účelem toho, aby ta reklama působila více důvěryhodněji.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Typickým znakem podvodné nabídky je příslib rychlého a vysokého zisku s minimálním rizikem investovaných peněz.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Typickým znakem podvodné nabídky je příslib rychlého a vysokého zisku s minimálním rizikem investovaných peněz.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pachatelé také často na oběť vytvářejí určitý nátlak, že jim sdělí, že se jedná o jedinečnou příležitost, která se naskytne jednou za život.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -278,57 +391,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když se nám naskytne možnost nějaké investice, je potřeba si to vždy do všech detailů ověřit, zda to opravdu není podvod. I když se například o té informaci dozvíme od osoby, kterou známe, i ona se mohla stát terčem podvodu, jen o tom třeba dosud neví. Je potřeba také myslet na to, že nemůžeme věřit všem recenzím, může si je napsat sám pachatel.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechny zásady prevence v oblasti investičních podvodů obsahuje projekt Policie České republiky “Nebuď labuť”. Moravskoslezská policie v rámci této problematiky vytvořila edukační video v rámci bloku Poradce policejní rádce pro bezpečný život  s názvem “Podvodníci číhají, na tvůj věk se neptají.” Zveřejněno je na policejním kanále na youtube.  </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Blecha cup oslavil jubilejní ročník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -595,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-05-02-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>