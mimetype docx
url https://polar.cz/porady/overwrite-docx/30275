--- v0 (2025-12-25)
+++ v1 (2026-09-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.2.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">VIRTUÁLNÍ REALITA POMÁHÁ ZDRAVOTNÍKŮM ZLEPŠOVAT KOMUNIKACI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtuální realita a umělá inteligence stále častěji pronikají do běžného života. Zdravotníky havířovské nemocnice  učí komunikaci a jako první prošli workshopem členové paliativního týmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,97 +345,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aplikaci Hlášení závad využívají občané čím dál častěji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Karviné si oblíbili internetovou aplikaci Hlášení závad. Od roku 2020, kdy začala tato služba fungovat, se navýšil počet podnětů téměř o sto procent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozbité lavičky, výtluky na cestách nebo nefungující veřejné osvětlení. Tyto podněty se nejčastěji objevují v internetové aplikaci Hlášení závad, která je pro občany  dostupná na webu karvina.cz. Lidé ji využívají čím dál více.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozbité lavičky, výtluky na cestách nebo nefungující veřejné osvětlení. Tyto podněty se nejčastěji objevují v internetové aplikaci Hlášení závad, která je pro občany  dostupná na webu karvina.cz. Lidé ji využívají čím dál více. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme si dnes vyhodnocovali systém Hlášení závad, který jsme zavedli někdy v roce 2020. Když jsme začínali, tak rok 2021 to bylo zhruba 700 závad, kdy nám občané hlásili kde je nějaká chyba, kde je něco potřeba opravit. Dnes se tuto službu lidé naučili využívat. V loňském roce bylo hlášených závad zhruba 1300, nevyřízených závad je šest nebo sedm, které jsou složitější, takže na tom Odbor komunálních služeb pracuje.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stává se ale, že občané tuto aplikaci využívají i pro jiná hlášení než jsou samotné závady ve veřejném prostranství.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stává se ale, že občané tuto aplikaci využívají i pro jiná hlášení než jsou samotné závady ve veřejném prostranství. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bych chtěla občany požádat občany, aby  do těch závad nepsali občanského záležitosti jako je veřejný pořádek nebo mezilidské vztahy. Tato hlášení už nespadají do kategorie závad, ale tohle už by měla řešit MP Karviná, která má od toho svou aplikaci Bezpečná Karviná, kterou také najdou občané na webových stránkách města.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Formulář k vyplnění je přímo na hlavní stránce webu města, podnět mohou občané zaslat i ve formě SMS zprávy na níže uvedené telefonní číslo +420 603 239 314. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Formulář k vyplnění je přímo na hlavní stránce webu města, podnět mohou občané zaslat i ve formě SMS zprávy na níže uvedené telefonní číslo +420 603 239 314.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M uctí režiséra F. Vláčila pamětní deskou i projekcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -332,112 +444,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek si připomene stoleté výročí narození slavného  režiséra Františka Vláčila. 19. února, v den jeho narození, zahájí kino Nová  Scéna Vlast sérii promítání nejslavnější režisérovy tvorby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oslavy výročí zahájíme projekcí poválečného snímku Adelheid,  který prošel digitální restaurací. Následně potom v květnu nás čeká film  Ďáblova past, který promítneme divákům z pětatřicítky, tak jako byl  promítán v šedesátých letech. A v listopadu se pak mohou diváci těšit  na digitálně restaurovaný snímek Markéta Lazarová. Další akce a promítání u  příležitosti výročí Františka Vláčila budou postupně uveřejňovány na webu a  sociálních sítích Kultury F-M a také města Frýdek-Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V den Vláčilových narozenin bude také vyhlášena výtvarná  soutěž na pamětní desku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V den Vláčilových narozenin bude také vyhlášena výtvarná  soutěž na pamětní desku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "František Vláčil, jeden z největších československých režisérů  prožil velkou část dětství ve Frýdku-Místku a nám přijde velmi vhodné si  připomínat všechny velké rodáky nebo osobnosti, které zanechaly stopu ve  Frýdku-Místku. Tak samozřejmě připomínáme Vláčila tvorbou v kině Vlast a  ve filmovém klubu. Ale zároveň jsme se rozhodli, že umístíme i pamětní desku na  dům, ve kterém prožil se svým otcem, který se přestěhoval z Českého Těšína,  velkou část dětství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">František  Vláčil se narodil v Českém Těšíně, kde byl jeho otec jedním  z velitelů 8. pěšího pluku. Po přestěhování pluku do Místku žila rodina od  roku 1930 v domě v Komenského ulici, postaveného vojenskými gážisty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">František  Vláčil se narodil v Českém Těšíně, kde byl jeho otec jedním  z velitelů 8. pěšího pluku. Po přestěhování pluku do Místku žila rodina od  roku 1930 v domě v Komenského ulici, postaveného vojenskými gážisty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Šidlová, hlavní architekta Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Poprvé tady vyzkoušíme soutěž o výtvarné dílo a jeho  realizaci. To znamená, nepůjdeme klasickou formou veřejné zakázky, ale bude  soutěž s odbornou porotou. Budou tam členové nezávislí, to budou umělci,  sochaři, kurátoři. A potom samozřejmě budou zastoupeni závislí v porotě,  to znamená zástupci magistrátu a potom také zástupce toho domu soukromého."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "František Vláčil je svébytný úkaz v české kultuře.  Mnozí ho nazývají největším básníkem československého filmu a určitě tomu  nasvědčuje i to, že prvním československým digitalizovaným filmem byla jeho  Markéta Lazarová, filmová báseň, která je naprosto mimořádná. A my můžeme  vnímat, že on měl velký talent i předtím, než začal točit své velké známé filmy.  Například, když působil v armádním filmu. A tady je pozoruhodné i to, že jeho první ochotnické, amatérské  režisérské krůčky začal tady ve městě. Nebylo to u filmu, ale bylo to s místeckým  Sokolem, ve kterém režíroval ochotnická představení cvičenců. Takže to je  takový hezký moment a myslím si, že by neměl zapadnout."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "František Vláčil je svébytný úkaz v české kultuře.  Mnozí ho nazývají největším básníkem československého filmu a určitě tomu  nasvědčuje i to, že prvním československým digitalizovaným filmem byla jeho  Markéta Lazarová, filmová báseň, která je naprosto mimořádná. A my můžeme  vnímat, že on měl velký talent i předtím, než začal točit své velké známé filmy.  Například, když působil v armádním filmu. A tady je pozoruhodné i to, že jeho první ochotnické, amatérské  režisérské krůčky začal tady ve městě. Nebylo to u filmu, ale bylo to s místeckým  Sokolem, ve kterém režíroval ochotnická představení cvičenců. Takže to je  takový hezký moment a myslím si, že by neměl zapadnout." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Národní umělec, držitel Zlatého lva z festivalu v Benátkách,  Českého lva i několika Křišťálových glóbů z Karlových Varů a dalších  ocenění, zemřel 27. ledna 1999 ve věku 74 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 15. 2. 2024 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krevní centrum Fakultní nemocnice Ostrava akutně potřebuje krev. V uplynulých dnech se razantně snížily její zásoby. Žádá proto pravidelné dárce i prvodárce, aby přišli k odběru. Potřebné jsou všechny krevní skupiny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -646,93 +754,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-02-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>