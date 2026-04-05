--- v0 (2025-12-30)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.2.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pošta Partner znovu otevřela v Dělnickém domě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Studénce 1 byla znovu otevřena Pošta Partner. Nové prostory našla po dohodě s městem v Dělnickém domě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -352,53 +467,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tady ve Studénce předvedl Jan Beneš ukázku Tameshigiri - přesekávání rohoží ostrým mečem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Beneš, ukázka Tameshigiri: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to takový průřez cvičení, toho, co jsem se za těch 25 let naučil nebo čím jsem si prošel, několik škol. Já nedávám jednotlivé katy, což jsou vlastně soubory technik, ale je to spíš takové příběh, že procházím mezi těmi stojany, někdy jsou tam dva útočníci, někdy jsou tam tři, a na tom na tom vystoupení je to jakoby vidět.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Programem se Japonský týden snaží zaujmout i menší děti. Škola Jūjutsu jim nabídla otevřené tréninky nebo různé tvoření a hry a k tomu třeba ochutnávku sushi a cukrovinek. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Programem se Japonský týden snaží zaujmout i menší děti. Škola Jūjutsu jim nabídla otevřené tréninky nebo různé tvoření a hry a k tomu třeba ochutnávku sushi a cukrovinek.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Kuběnová, učitelka školy Jūjutsu Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ve středu máme více gastronomie,  takže tady přijede šéfkuchař David Valíček udělat kuchařskou show, opět tu budou stanoviště pro děti, nebo tu bude třeba čajový obřad, což je velmi důležitá složka japonské kultury, a určitě k tomu patří cukrovinky wagashi, takže třeba i workshop tady s tímto. V pátek tady bude třeba východní medicína a potom se dopracujeme až k sobotě, kdy tady máme ty nejvýznamnější hosty, a vše zakončíme oslavou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vstup na celý festival Japonský týden ve Studénce byl zcela zdarma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -494,93 +608,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-16-02-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>