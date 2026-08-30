--- v1 (2026-04-05)
+++ v2 (2026-08-30)
@@ -650,51 +650,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-16-02-2024-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-16-02-2024-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>