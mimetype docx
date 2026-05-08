--- v0 (2026-01-08)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.2.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Další část nábřeží Ostravice bude zrekonstruována</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava hledá firmu, která se postará o oživení levého břehu Ostravice v centru Ostravy za Černou loukou. Jde o úpravy obslužné komunikace tak, aby vyváženě sloužila cyklistům, chodcům i autům. Zároveň by se tím měl propojit univerzitní kampus a odpočinková oblast kolem řeky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,54 +221,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V SNO instalují novou magnetickou rezonanci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská nemocnice v Opavě si pořídila novou magnetickou rezonanci. Ta původní pacientům sloužila 7 let a poslední dva roky s ní byly jen problémy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pavilonu G Slezské nemocnice v Opavě aktuálně instalují novou magnetickou rezonanci. Dostat ji dovnitř nebylo vzhledem k její velikosti a váze 3 a půl tuny vůbec jednoduché. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pavilonu G Slezské nemocnice v Opavě aktuálně instalují novou magnetickou rezonanci. Dostat ji dovnitř nebylo vzhledem k její velikosti a váze 3 a půl tuny vůbec jednoduché.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Hudeczek, primář Radiologického oddělení SNO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Teďka stojíme před budovou rentgenu. Vidíme čerstvě zazděný otvor, kterým jsme stěhovali novou magnetickou rezonance. Normálně dveřmi  ho nelze dostat do budovy, takže se musí bourat zeď, abychom ten magnet dostali vůbec tam, kde má stát."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Siebert, ředitel SNO:  </w:t>
       </w:r>
       <w:r>
@@ -671,93 +784,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-02-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>