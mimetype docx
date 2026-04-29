--- v0 (2026-01-13)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.2.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Průchod Laudon se v březnu otevře veřejnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokončena byla oprava takzvaného Laudonova nádvoříčka. Průchod mezi náměstím a  Žerotínovou ulicí se tak po více než třech letech znovu otevře veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,60 +359,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Klein, režisér: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pro mě je to první celovečerní film, který byl takhle široce uvedený do kin a na festivaly a ta zkušenost moje je taková, že každá diskuze, a je jedno, jestli tam sedíte s dvaceti lidmi nebo se sto lidmi, prostě je ten důvod, proč ten člověk ty filmy dělá. Jednak je to, že vás baví ten proces udělat ten film, ale druhá věc je, že jste zvědavý, co na to lidi budou říkat. A když to pustíte do distribuce jen tak, tak se dozvíte něco od kritiků, ale nedozvíte se, jaká je ta reakce těch lidí. A na to vlastně člověk je zvědavý nejvíc. A to se člověk dozví na těch projekcích s těma diskuzemi a já na ně jezdím moc rád.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Milovníci artových filmů mohou do klubu vyrazit zase v březnu, ve středu třináctého tu pro ně bude připravena projekce snímku Corpus Christi.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...8 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Judo v Novém Jičíně není jen pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obnovený oddíl juda funguje v Novém Jičíně zhruba osm let, dosud se tu trenéři věnovali dětem. Od nového roku ale nastala změna - klub se rozšířil o skupinu dospělých a není jich málo.</w:t>
@@ -406,58 +511,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Markelová, hlavní trenérka oddílu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JUDO Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem měla obavu, aby přežili první lekci. Takže jsme dali zatím jednu rozjezdovou hodinu každou středu, ale na jejich žádost už to prodlužujeme na hodinu a půl. A já věřím, že do dvou měsíců už to bude trénink dvakrát týdně.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zázemím judistů, které si svépomocí neustále upravují a zdokonalují, je horní patro objektu na ulici Poděbradova. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -532,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-23-02-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>