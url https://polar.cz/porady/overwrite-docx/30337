--- v0 (2026-01-11)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.2.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava spouští v předstihu eDoklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravský magistrát se snaží být moderní a přívětivý k občanům a proto ve velkém předstihu spouští možnost ověření totožnosti prostřednictvím eDokladu. Stačí mít pouze aplikaci v mobilu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,149 +284,144 @@
         <w:t xml:space="preserve">Anketa: 3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jak jdu na návštěvu, tak ti řidiči dávají přednost těm  chodcům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 4.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rozhodně by tady měla být světla, protože je to nebezpečné.  Už se mi stalo, že jsem šla s vnučkou a jedno auto mě pustilo a druhé  fičelo dál. Takže to bylo nebezpečné." – Nebo třeba ostrůvek? Jako je dál? – "Třeba. To už je mi jedno, ale ať je to bezpečné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle norem má být přechod bezpečný. Přesto i město vnímá,  že přechody na vícepruhových komunikacích mohou být rizikové. Tento přechod ale  městu nepatří, je krajský. Město přesto jedná o možnosti zlepšení jeho  bezpečnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle norem má být přechod bezpečný. Přesto i město vnímá,  že přechody na vícepruhových komunikacích mohou být rizikové. Tento přechod ale  městu nepatří, je krajský. Město přesto jedná o možnosti zlepšení jeho  bezpečnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ne všechny komunikace spravuje město. Velkou část komunikací  druhé a první třídy spravuje kraj. A ty hlavní tahy spravuje stát. Takže ta spolupráce  musí být vždycky mnohem složitější. A navíc, například u tohoto přechodu my už  máme zpracovány studie, jak by mohl vypadat. Protože víme, že přechod přes 4  pruhy je nebezpečný. Je vhodné použít buďto dělící ostrůvek nebo speciální  osvětlení a tak dále. Nicméně, i když máme zpracovanou studii, tak tady je  problém navíc i s vlastnictvím pozemků, které nejsou městské. Nicméně, já  věřím tomu, že se podaří v tomto roce majetkově to dořešit. A tak jako  jiným místům, která bychom chtěli změnit, se podaří upravit tento přechod. Nicméně znovu zopakuji, že mnoho míst, která bychom chtěli  vyřešit, buďto nejsou v majetku města, případně úpravám, a to je specialita  pro komunikace, brání i některé další překážky. Jakože víme, že by byly vhodné  někde přechody, nicméně není je možné z dopravně bezpečnostního hlediska zřídit.  A i dopravní policie by byla proti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve středu 24. ledna před 7. hodinou ráno srazilo na tomto  přechodu osobní auto 29letou ženu, která skončila v ohrožení života v nemocnici.  Policie nyní hledá svědky nehody.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve středu 24. ledna před 7. hodinou ráno srazilo na tomto  přechodu osobní auto 29letou ženu, která skončila v ohrožení života v nemocnici.  Policie nyní hledá svědky nehody. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl,  mluvčí ZZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Záchranáři byli  na místě události během tří minut od převzetí výzvy. Devětadvacetiletá  pacientka jevila známky poruchy vědomí, prvotní lékařské vyšetření ukazovalo na  poranění hlavy, mozku a horní končetiny. Vyloučit nebylo možno ani další  zranění. Stav ženy byl život ohrožující."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kubzová, mluvčí PČR Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Frýdecko-místečtí kriminalisté ve věci zahájili úkony  trestního řízení pro podezření ze spáchání přečinu těžké ublížení na zdraví z  nedbalosti. V souvislosti s prověřováním okolností této nehody se obrací na  svědky, kteří se v uvedenou dobu na místě nehody nacházeli nebo místem  projížděli a mohli by poskytnout informace vedoucí k objasnění průběhu dopravní  nehody, popřípadě záznamy z palubních kamer."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Většina takových nehod bohužel vzniká, když někdo z účastníků  silničního provozu poruší předpisy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Většina takových nehod bohužel vzniká, když někdo z účastníků  silničního provozu poruší předpisy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V SNO instalují novou magnetickou rezonanci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská nemocnice v Opavě si pořídila novou magnetickou rezonanci. Ta původní pacientům sloužila 7 let a poslední dva roky s ní byly jen problémy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pavilonu G Slezské nemocnice v Opavě aktuálně instalují novou magnetickou rezonanci. Dostat ji dovnitř nebylo vzhledem k její velikosti a váze 3 a půl tuny vůbec jednoduché. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pavilonu G Slezské nemocnice v Opavě aktuálně instalují novou magnetickou rezonanci. Dostat ji dovnitř nebylo vzhledem k její velikosti a váze 3 a půl tuny vůbec jednoduché.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Hudeczek, primář Radiologického oddělení SNO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Teďka stojíme před budovou rentgenu. Vidíme čerstvě zazděný otvor, kterým jsme stěhovali novou magnetickou rezonanci. Normálně dveřmi to nelze dostat do budovy, takže se musí bourat zeď, abychom ten magnet dostali vůbec tam, kde má stát."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Siebert, ředitel SNO:  </w:t>
       </w:r>
       <w:r>
@@ -749,93 +859,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-24-02-2024-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>