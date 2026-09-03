--- v1 (2026-04-11)
+++ v2 (2026-09-03)
@@ -901,51 +901,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-24-02-2024-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-24-02-2024-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>