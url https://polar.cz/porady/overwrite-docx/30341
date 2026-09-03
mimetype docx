--- v0 (2025-12-24)
+++ v1 (2026-09-03)
@@ -1,145 +1,257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tripartita MSK žádá vládu, aby řešila krizi v Liberty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezská tripartita podporuje odboráře v protestu za zachování výroby v Liberty Ostrava. Zároveň vyzvala vládu, aby začala intenzivně řešit krizi v Liberty i v celém ocelářském průmyslu. Kraj také připravuje dotčené firmy na možný scénář úpadku celé huti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Většina provozů v Liberty Ostrava od 22. prosince stojí  a zaměstnanci stále zůstávají doma. Dodavatel Tameh huti vypnul energie a  skončil v úpadku, protože mu huť dluží téměř dvě miliardy korun. Kraj  situaci sleduje a snaží se pomoci navázaným firmám. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Krajská tripartita žádá vládu, aby se začala intenzivně věnovat  situaci v tuzemském ocelářství a začala hledat možná řešení krize. Nejenom  ve společnosti Liberty, ale celkově ohrožení konkurenceschopnosti českého  průmyslu a ocelářství. Ocel opravdu je strategická surovina, která je  důležitá pro náš kraj. Všichni víme, že jezdíme po železnici, všichni víme, že  jezdíme auty a já se také domnívám, že není třeba, abychom kupovali ocel ze  zahraničí, ale abychom si uchovali tuto surovinu tady doma, u nás. A díky této  surovině naši obyvatelé mají práci. Tvoříme hodnoty a zakládáme rodiny. Zmínili jsme také v rámci tripartity celý  systém problémů v rámci ocelářství, který se musí začít řešit v rámci  Evropské unie a v rámci vlády. Nikoliv tady zespodu, kdy hasíme jeden  problém za druhým. Ale musí to být vládou nastavený jasný proces, který půjde a  bude hájit naše zájmy našich firem, které jsou v našem regionu. Také jsme se dotkli povolenek emisních, které z našeho  pohledu a kolegů, kteří seděli v sále, se dají řídit jakýmsi způsobem, ale  je otázka. Chce to někdo řešit nebo to nikdo nechce řešit? Jsou v tom obrovské  peníze. V rámci krajské tripartity také navrhujeme,  aby se vytvořila v rámci ocelářské komice Ministerstva průmyslu a obchodu pracovní skupina, která by se  měla zabývat také problémem negativního vývoje kolem Liberty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Liberty zaměstnává na 6 tisíc lidí a nikdo neví, co s nimi  bude dál. Na huť je také navázáno na 900 firem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Liberty zaměstnává na 6 tisíc lidí a nikdo neví, co s nimi  bude dál. Na huť je také navázáno na 900 firem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Navrátil, ředitel Moravskoslezského  paktu zaměstnanosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Aktivní obchodní výměnu má asi 550 a větší problémy nebo  relevantní problémy sdělovala třeba třetina z nich. Ale prosím vás berme  tato čísla s rezervou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kraj už firmy v rámci pomocných seminářů připravuje na  možné scénáře dalšího vývoje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kraj už firmy v rámci pomocných seminářů připravuje na  možné scénáře dalšího vývoje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Navrátil, ředitel Moravskoslezského  paktu zaměstnanosti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Minulý týden ve středu jsme zahájili semináře,  které jsou k vybraným tématům. A právě v době, kdy byla tripartita,  tak probíhal další seminář, který se týká zejména toho, jak se postavit k různým  scénářům situace v Liberty. Jedním z těch scénářů pravděpodobně může  být i situace úpadku, situace insolvence, která bude chtít, aby si ty  firmy v dodavatelském řetězci, aby si ty malé firmy, ti malí věřitelé,  dostali do nějaké situace. O to my právě teď usilujeme. Mluvíme o nějakém  společném zastupování. My jsme je v tom dneska proškolili, ten obsah toho  semináře bude rozeslán na všechny relevantní firmy, kterých se to může dotýkat.  A potom my nabízíme individuálně právě tady tu možnost zastupování. Je to ale  jenom jedna z věcí, kterou děláme. Připravujeme celou řadu dalších věcí,  hledáme možnosti dalších odbytišť pro ty firmy. Připravujeme další semináře.  Mluvil jsem tady o tom, že velkým problémem je pro ty firmy cash flow. A v této  situaci jim téměř nikdo nechce půjčit. A ony potřebují prostředky na základní provoz,  na nákup materiálu a tak dále. Tak to je třeba další věc, kterou teď řešíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odborníci proto nabízejí firmám poradenství, případné zastupování  a hledají pro ně i nová odbytiště.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odborníci proto nabízejí firmám poradenství, případné zastupování  a hledají pro ně i nová odbytiště. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Další část nábřeží Ostravice bude zrekonstruována</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -409,97 +521,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští házenkáři skončili v Evropském poháru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V karvinské házenkářské hale se konalo odvetné utkání domácích házenkářů s rumunskou Bukureští v rámci Evropského poháru. I když zápas nakonec po vyrovnaném a napínavém boji skončil remízou, na další postup to nestačilo a Karviná v evropské soutěži končí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S nadějí a velkou podporou fanoušků se karvinští pokusili  v odvetném utkání Bukurešť porazit a zajistit si tak postup do čtvrtfinále, to se ale nakonec nepovedlo, utkání skončilo remízou 29:29.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S nadějí a velkou podporou fanoušků se karvinští pokusili  v odvetném utkání Bukurešť porazit a zajistit si tak postup do čtvrtfinále, to se ale nakonec nepovedlo, utkání skončilo remízou 29:29. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Brůna, trenér HCB Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hodnotí se mi to špatně, protože jsme byli blízko, minimálně toho, abychom z toho posledního útoku dali na plus jedna, aby byly sedmimetrové hody, ale Solák, který tahal celý zápas, tu poslední střelu nezvládl, ale nemůžeme mu nic vyčítat, on byl padesát procent toho manšaftu dneska a nejvíce pomohl.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V jednu chvíli vedli hosté o čtyři góly, domácí se ale nehodlali vzdát a postarali se o napínavou koncovku. Střelecky se nejvíc dařilo Solákovi, který dal 14 branek. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V jednu chvíli vedli hosté o čtyři góly, domácí se ale nehodlali vzdát a postarali se o napínavou koncovku. Střelecky se nejvíc dařilo Solákovi, který dal 14 branek.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik Solák, hráč HCB Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si myslím, že do toho dali všichni všechno, chtěli jsme postoupit mezi nejlepší osmičku a nevyšlo to, takže určitě se to nehodnotí dobře, ale zase nějaká zkušenost pro nás.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Evropský pohár tak pro karvinské hráče skončil, pokračují však  v boji o prvenství v extralize. Příští domácí zápas se uskuteční ve středu 28. února od 18 hodin, hrát budou s TJ Sokol Nové Veselí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Evropský pohár tak pro karvinské hráče skončil, pokračují však  v boji o prvenství v extralize. Příští domácí zápas se uskuteční ve středu 28. února od 18 hodin, hrát budou s TJ Sokol Nové Veselí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Poštovního známka s Karlem Lopraisem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -708,93 +817,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-25-02-2024-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>