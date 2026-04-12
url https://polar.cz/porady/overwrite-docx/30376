--- v0 (2025-12-24)
+++ v1 (2026-04-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3.2024, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Beskydsku žije asi 10 rysů a stejný počet vlků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asi desítka dospělých rysů s mláďaty plus zhruba stejný počet vlků. Ti se podle závěrů únorového mapování velkých šelem aktuálně pochybují v Beskydech. Mapování provádí zástupci Agentury ochrany přírody a krajiny České Republiky ve spolupráci s Hnutím Duha Šelmy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -105,53 +220,52 @@
         <w:t xml:space="preserve">Václav Tomášek, zástupce Agentury ochrany přírody a  krajiny ČR</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Došlo tam už k nějakým nehodám?“ – „Tady na té  komunikaci ano, opakovaně. Jednak minimálně dvakrát rys za posledních 15 let a  co vím, tak jednou vlk, ale ten by snad měl přežít.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">František Jaskula, ředitel regionálního pracoviště  Agentury ochrany přírody a krajiny ČR</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Zvířata mají trasy, které raději  využívají než jiné, protože je tam navádí tvar terénu, jsou tam lesní porosty a  nebo jsou tady poslední oblasti, kde mohou přecházet mezi horskými celky. My ty  území potřebujeme zmapovat a potřebujeme dostat třeba do územních plánů, aby  nedošlo k zastavění, aby tam nevyrostly ploty, aby při stavbě komunikací  se tam neudělalo nějaké opatření, které tu průchodnost té krajiny nějak omezí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jeden z nejvíce frekventovaných koridorů pro  šelmy v této oblasti se nachází poblíž Šance. I proto zde byla  nainstalována fotopast.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jeden z nejvíce frekventovaných koridorů pro  šelmy v této oblasti se nachází poblíž Šance. I proto zde byla  nainstalována fotopast. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Labuda, terénní pracovník Hnutí Duha Šelmy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Skutečně  tady, na této fotopasti byly zachyceny všechny 3 velké šelmy, z toho ta  četnost nejvyšší byla u rysa ostrovida.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ne všichni si ale u překročení Ostravice chtějí namočit  tlapy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -184,53 +298,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskydy už se připravují na jarní turisty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimní sezona v Beskydech je téměř u svého konce a poskytovatelé služeb už vyhlížejí první jarní turisty. Ze statistik vyplývá, že turistů postupně přibývá nejen v Beskydech, ale celém Moravskoslezském kraji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na beskydských sjezdovkách to bylo o uplynulé zimě všelijaké. Některé dokonce nebyly v provozu, jako například ta v Palkovicích, která je položená velmi nízko a umělé zasněžování by bylo příliš nákladné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na beskydských sjezdovkách to bylo o uplynulé zimě všelijaké. Některé dokonce nebyly v provozu, jako například ta v Palkovicích, která je položená velmi nízko a umělé zasněžování by bylo příliš nákladné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“U nás je sjezdovka, ale bohužel nejede myslím, že už tři roky, což nás teda mrzí, protože jsme to měli kousek od domu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Naopak areály ve vyšších polohách Beskyd dokázaly sjezdovky udržet v provozu téměř do konce února. Teplé počasí však nakonec zastavilo vleky i tam. Provozovatelé už teď přemýšlejí nad další sezonou a například v Bílé připravují budování nové sjezdovky. Potom dojde i k navýšení kapacity nové lanovky, která slouží po celý rok.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -257,139 +370,121 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), hejtman MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já turismus dlouhodobě propagují, protože tady máme oblasti, kde jsme závislí na cestovním ruchu. Ta čísla opravdu nám rostou. Já jsem rád, že po té době kdy tady byl covid, tak ten cestovní ruch se vzpamatoval a šel náhodou. Je to náročné hlavně v dnešní době sehnat pořádný a kvalitní personál, ale i s tím jsme se vypořádali. No a klobouk dolů před všemi, kteří vlastně vytvoří nějakou přidanou hodnotu nebo hodnotu jako takovou, nových atraktivit, za kterými potom my turisté jezdíme. V tuto chvíli probíhá dokonce anketa o nejlepší počin nebo nejlepší atraktivitu Moravskoslezského kraje, která bude vyhodnocena v březnu na galavečeru Cen cestovního ruchu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj má i pro letošní rok připravené peníze pro podporu cykloturistiky, včetně nových stezek. Lepší podmínky budou mít karavanisté a instalovány budou nové vyhlídky a relaxační mola na přehradách. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi místa s nejvyšší turistickou návštěvností patří horské lokality Praděd, Lysá hora a Pustevny. V nížinách to je Dolní oblast Vítkovice, Landek, ZOO Ostrava a oblibu si získávají různorodé technotrasy. </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Turisté se mohou zapojit do Beskydského průzkumníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Navštívit zajímavá místa a k tomu navíc ještě vyhrát nějakou zajímavou cenu… To nabízí další ročník soutěže Beskydský průzkumník, který tentokrát mapuje obory s lesní zvěří.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na zdolání úkolů Beskydského průzkumníka mají turisté ještě celý měsíc. Akce je vhodná pro rodiny s dětmi, protože jsou dosažitelné bez větší fyzické námahy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na zdolání úkolů Beskydského průzkumníka mají turisté ještě celý měsíc. Akce je vhodná pro rodiny s dětmi, protože jsou dosažitelné bez větší fyzické námahy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Niedoba, ředitelka JACKi: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letos se jedná o 8. edici a má mezinárodní přesah. Vybrali jsme cíle i na polské a slovenské straně a tématem jsou obory. Takže zaměřili jsme se na rodiny s dětmi, jelikož jsme vybrali i termín, který vlastně si můžou rodinné vyplnit o prázdninách návštěvou obor, takže termín Beskydského průzkumníka letos máme od 1. února do 31. března. Cílem je navštívit 6 turistických cílů - obor. Sedm šťastlivců bude vylosováno a obdrží věcné ceny, dárkové poukázky a každý účastník obdrží medaili.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Schejbalová Bazgierová, účastnice soutěže: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme první účastníci zimního Beskydského průzkumníku, který vlastně nyní probíhá. Zdolávali jsme to s manželem v rodinném podání s dětmi. Začínali jsme slovenskou oborou, kde byla obora s divočáky. Dále jsme postupovali směrem na Polsko do Ustroni, tam je podle nás asi nejhezčí obora. Platilo se tam vstupné a bylo to minimálně na půl dne a člověk si tam užije volně se pohybujících zvířat, která se nebojí a je možné si je pohladit. Potom jsme jeli navštívit oboru v Bílé, tam to bylo úžasné taky, vstupné tam je zdarma, zvířata jsou spíše plachá a zavřená.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi dalšími cíli Beskydského průzkumníka jsou například obora pod hradem Hukvaldy nebo dančí obora v Karviné. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -464,93 +559,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-01-03-2024-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>