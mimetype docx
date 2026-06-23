--- v0 (2026-01-28)
+++ v1 (2026-06-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé se zahrádkami mohou žádat o kompostéry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město poskytne občanům zdarma 300 kusů zahradních kompostérů. Pořídilo je díky dotaci Státního fondu životního prostředí. Žádosti lze podávat od 4. března.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,53 +298,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarní prázdniny v únorovém termínu přivedly děti i do Žerotínského zámku. Muzeum pro ně připravilo tvůrčí dílny, vyzkoušely si tisk obrázků, psaní husím brkem a v jedné z expozic oblíbenou hledačku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Program zaměřený na knihy, který vycházel z edukačního projektu Od písmene ke knížce, se stal předlohou pro prázdninové tvůrčí dílny, které pro děti připravilo Muzeum Novojičínska </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Lákáme děti do svět knihy, bavíme se o hrdinech, bavíme se o tom, jak se dříve psalo, čím se psalo, na jaký materiál se psalo, než byl vynalezen knihtisk. Takže zabrousíme trošku i do historie a potom tiskneme ty naše oblíbené knižní hrdiny, jako jsou Bob a Bobek, krtek nebo kocour Mikeš.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Lákáme děti do svět knihy, bavíme se o hrdinech, bavíme se o tom, jak se dříve psalo, čím se psalo, na jaký materiál se psalo, než byl vynalezen knihtisk. Takže zabrousíme trošku i do historie a potom tiskneme ty naše oblíbené knižní hrdiny, jako jsou Bob a Bobek, krtek nebo kocour Mikeš.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Děti si mohli vyzkoušet ten tisk ručně, neudělal to za ně stroj, musely si ty postavičky vytisknout samy a doma si mohou dát obrázky do rámečku. Myslím si, že se jim to povedlo. Děti si také mohou zkusit psaní husím brkem, udělají si legrační záložku do knížky, ze které mohou skládat různé postavičky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci programu Muzea Novojičínska:  </w:t>
       </w:r>
     </w:p>
@@ -243,53 +357,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mně se nejvíce líbilo, jak jsme obtiskovali toho Mikeše.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mně se líbilo, jak jsem psala tím pérem, bylo to super.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jak jsme vybarvovali ty záložky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A protože nešlo o klasický vzdělávací program, ale o prázdninovou zábavu, čekala děti na závěr hra - hledačka s názvem Po muzeu na koni. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A protože nešlo o klasický vzdělávací program, ale o prázdninovou zábavu, čekala děti na závěr hra - hledačka s názvem Po muzeu na koni.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Juráčková, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Celá hledačka se odehrává v expozici Ve znaku zavinuté střely, to znamená v pěti místnostech naší expozice. Dětí či účastníci vyhledávají odpovědi na 9 otázek, ty potom zapisují do křížovky a výsledná tajenka je nasměruje, kde mají hledat drobnou odměnu. Není to ale tak snadné, protože k odměně se potom dostanou, až když objeví zase prostřednictvím odpovědi na otázku správný kód. Takže odměna je pod zámkem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tuto muzejní hledačku se na zámek může přijít zahrát každý, i dospělí návštěvníci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -561,93 +674,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-01-03-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>