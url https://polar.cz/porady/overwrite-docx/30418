--- v0 (2025-12-20)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vařiče drog zadržela zásahová jednotka na statku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zásahová jednotka ukončila řádění gangu, který na Novojičínsku vařil pervitin, který pak prodával po celém kraji. Centrálu měli v pronajatém statku na samotě, kde stihli vyrobit asi 2 kilogramy drogy. Suroviny jim dodávala spřátelená skupina ze Zlínska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,53 +298,52 @@
         <w:t xml:space="preserve">Tereza  Bystřická, zubní lékařka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pracovala jsem v Brně několik let  a pak jsem se vrátila po mateřské tady do Bruntálu a pracuji už  tady. Pracuji už asi 13 let. Já mám Bruntál velice ráda.  Pocházím z Bruntálu a moc ráda jsem se sem vrátila. Je tady  krásná příroda, mám ráda to menší město.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nemocnici  v Krnově, která bude ambulance provozovat se podařilo sehnat  jednoho lékaře, druhého intenzivně hledá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Henč (ANO), starosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Město se zasloužilo o  financování a o stavební přípravu. Za stavební přípravu bych  chtěl poděkovat hlavně hospodářské správě, to znamená panu  řediteli Luďku Holanovi a panu inženýru architektovi Radimu  Lýskovi, který to vlastně celé namaloval, zprojektoval a dělal i  autorský dozor.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „Město se zasloužilo o  financování a o stavební přípravu. Za stavební přípravu bych  chtěl poděkovat hlavně hospodářské správě, to znamená panu  řediteli Luďku Holanovi a panu inženýru architektovi Radimu  Lýskovi, který to vlastně celé namaloval, zprojektoval a dělal i  autorský dozor.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">   Petr  Rys (STAN), místostarosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Příprava a vybudování  nové ordinace je skutečně mnohaměsíční martyrium. Ale i  přesto, že se v průběhu projekčních prací zvyšovaly náklady,  tak si myslím, že to dílo, které je dnes předáno a které se  uvádí do provozu, je krásné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Přístrojově  a technicky ambulance vybavila krnovská nemocnice s pomocí MS  kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -298,61 +412,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 6. 3. 2024 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cévní mozková příhoda je u dětí poměrně výjimečná. Ve FNO ale v průběhu jednoho měsíce řešili dva případy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hana Medřická, primářka Oddělení dětské neurologie, FNO: "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cévní mozkové příhody postihují děti všech věkových kategorií. Nevyhýbají se novorozeneckému věku, adolescentnímu věku a mohou nás provázet až do dospělosti a stáří.”</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Slezské Ostravě ubývá sociálně vyloučených lokalit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Slezské Ostravě postupně ubývá sociálně vyloučených lokalit. V posledních pěti letech se městskému obvodu podařilo snížit jejich počet na polovinu. V oblastech dochází k rekonstrukcím, zvyšování bezpečnosti a realizaci různých komunitních projektů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -569,53 +672,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí automechanici z MSK soutěžili v Jablunkově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejlepší budoucí automechanici ze středních škol v Moravskoslezském kraji se sešli v Jablunkově. Konala se tam postupová soutěž, kde museli prokázat teoretické a především praktické znalosti ve svém oboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krajské kolo soutěže automechaniků už potřetí pořádala Střední škola v Jablunkově. Soutěžícím šlo o postup do celostátního finále ve Škodě Mladá Boleslav.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krajské kolo soutěže automechaniků už potřetí pořádala Střední škola v Jablunkově. Soutěžícím šlo o postup do celostátního finále ve Škodě Mladá Boleslav. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radomír Rojčík, zástupce ředitele pro praktickou výuku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedná se o soutěž Automechanik junior, které se účastní 12 krajských škol, které vyučují obor automechanik. Celkem máme 15 soutěžících, protože některé školy vyslaly do soutěže dva žáky, protože mají větší počet žáků. Žáci soutěží ve třech disciplínách a jednotlivé body se potom sečtou a ten, který má nejvíce bodů vyhrává. Soutěží se v opravárenské části, v testu z teoretických znalostí, plus ještě v poznávací části.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Širaniec, žák SŠ Jablunkov: </w:t>
       </w:r>
       <w:r>
@@ -760,93 +862,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-03-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>