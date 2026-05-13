--- v0 (2026-03-20)
+++ v1 (2026-05-13)
@@ -1,196 +1,300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2024, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Dopravní revue - jako vždy s dopravními tématy z našeho regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oprava mostů na Beskydské ve F-M by měla být hotová v březnu</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejprve se podíváme do Frýdku-Místku. Už delší dobu tam probíhá náročná rekonstrukce mostů v tamní Beskydské ulici a rovnou máme dobrou zprávu, mohla by skončit do konce března.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ředitelství silnic a dálnic začalo s opravami dvou mostů v Beskydské ulici ve Frýdku-Místku za úplné uzavírky loni v srpnu. Práce se mírně protáhly a původně z února se dá očekávat, že by mohly být hotové do konce března. Jsou pro ně ale důležité teploty minimálně nad 10 stupňů a nejlépe žádný déšť.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ředitelství silnic a dálnic začalo s opravami dvou mostů v Beskydské ulici ve Frýdku-Místku za úplné uzavírky loni v srpnu. Práce se mírně protáhly a původně z února se dá očekávat, že by mohly být hotové do konce března. Jsou pro ně ale důležité teploty minimálně nad 10 stupňů a nejlépe žádný déšť. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Všechny ty technologie jsou přesně normovány. Jakým způsobem, v jakých podmínkách je možné je provádět. Po dokončení rekonstrukce tady těch mostů, tak budeme předávat tuto komunikaci kraji."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Všechny ty technologie jsou přesně normovány. Jakým způsobem, v jakých podmínkách je možné je provádět. Po dokončení rekonstrukce tady těch mostů, tak budeme předávat tuto komunikaci kraji." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Doufám, že to bude chtít jenom tu klasickou údržbu a klasické prohlídky. Tady toto všechno, co jste řekl, tak to spadá do toho, že uspořádání silniční sítě je takové, že když se udělají obchvaty, ty silnice státní se potom dají kraji, které už jsou tak nevyužívané. A my zase krajské silnice předáváme městům. Takže města si tam z toho dělají kolikrát i pěší zóny, popřípadě bulváry. Takže toto všechno nejenom ve Frýdku, ale bude to i v Opavě, Karviné. Probíhá to v každém městě, kde se udělá nějaký obchvat nebo kde je nějaká pozitivní stavba ŘSD, která se už dokončuje nebo už dokončila."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Doufám, že to bude chtít jenom tu klasickou údržbu a klasické prohlídky. Tady toto všechno, co jste řekl, tak to spadá do toho, že uspořádání silniční sítě je takové, že když se udělají obchvaty, ty silnice státní se potom dají kraji, které už jsou tak nevyužívané. A my zase krajské silnice předáváme městům. Takže města si tam z toho dělají kolikrát i pěší zóny, popřípadě bulváry. Takže toto všechno nejenom ve Frýdku, ale bude to i v Opavě, Karviné. Probíhá to v každém městě, kde se udělá nějaký obchvat nebo kde je nějaká pozitivní stavba ŘSD, která se už dokončuje nebo už dokončila." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Po silnici v minulosti denně projelo na 20 tisíc vozidel s vysokým podílem nákladní přepravy. Obchvat města dopravě výrazně ulevil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MSK na pražské konferenci "VRT - REALITA BUDOUCNOSTI"</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vysokorychlostní tratě - Realita budoucnosti. Tak se jmenovala konference, která před několika dny proběhla ve Fantově budově hlavního nádraží v Praze. Své zastoupení zde měl i náš Moravskoslezský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vůbec první konference u nás k téma Vysokorychlostní železnice v podobném duchu a rozsahu. Na konferenci se setkalo a hovořilo velké množství expertů od dopravy po regionální rozvoj, včetně klíčových politiků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vůbec první konference u nás k téma Vysokorychlostní železnice v podobném duchu a rozsahu. Na konferenci se setkalo a hovořilo velké množství expertů od dopravy po regionální rozvoj, včetně klíčových politiků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kupka (ODS), ministr dopravy ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Velmi pravděpodobně první kilometry vysokorychlostních tratí v České republice se budou stavět právě na spojnici mezi Přerovem a Ostravou-Svinovem a budeme pokračovat dál směrem do Katovic. Nás teď čeká opravdu několik velmi intenzivních let v přípravě vysokorychlostních tratí.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Velmi pravděpodobně první kilometry vysokorychlostních tratí v České republice se budou stavět právě na spojnici mezi Přerovem a Ostravou-Svinovem a budeme pokračovat dál směrem do Katovic. Nás teď čeká opravdu několik velmi intenzivních let v přípravě vysokorychlostních tratí.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beata Šmídová, vedoucí odboru územního plánování, Krajský úřad MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Určitě jsme chtěli všem sdělit, že připravit koridor vysokorychlostní železnice v území lze i přesto, že se jedná o liniovou stavbu, že prochází mnoha konflikty v území, ty se nám podařilo vyřešit a úspěchem této trati je z velké části i navazující konvenční a místní doprava v městech a obcích. Zcela jistě Moravskoslezský kraj jako objednatel regionální dopravy je na tuto situaci připraven.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Určitě jsme chtěli všem sdělit, že připravit koridor vysokorychlostní železnice v území lze i přesto, že se jedná o liniovou stavbu, že prochází mnoha konflikty v území, ty se nám podařilo vyřešit a úspěchem této trati je z velké části i navazující konvenční a místní doprava v městech a obcích. Zcela jistě Moravskoslezský kraj jako objednatel regionální dopravy je na tuto situaci připraven.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Téma, především z pohledu Moravskoslezského kraje, budeme i nadále sledovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Stejskal, jednatel krajské společnosti KODIS: KODIS a MSK chystají celokrajské spuštění ODISKY v mobilu</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro vás už ne neznámým hostem je dnes Aleš Stejskal, jednatel KODISU Dobrý den, vítejte u nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Stejskal, jednatel krajské společnosti KODIS: </w:t>
       </w:r>
       <w:r>
@@ -412,93 +516,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/dopravni-revue/dopravni-revue-06-03-2024-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>