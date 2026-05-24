--- v0 (2026-02-17)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.3.2024, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MOaP spustila 5. ročník participativního rozpočtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé mohou opět navrhovat místa k proměně v centru Ostravy. Obvod spustil pátý ročník participačních projektů. Na jejich realizaci letos půjde 1,6 milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,75 +178,73 @@
         <w:t xml:space="preserve">Anna Štěrbová, projektový manažer MOaP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Významnou změnou v pravidlech participativního rozpočtu  Náš obvod je finanční částka na realizaci, která byla pro pátý ročník navýšena  na 1 600 000 korun. Návrhy mohou občané podávat již v tuto chvíli  až do 31. března, kdy mohou podávat ty návrhy dvěma způsoby. Prostřednictvím  elektronického formuláře na našem webu   anebo prostřednictvím písemné formy, kterou zašlou na adresu úřadu městského  obvodu Moravská Ostrava a Přívoz."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Veselka (ANO), starosta Moravské Ostravy a Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Je to z jedné stany důležité a z druhé strany  velká radost, že se občané takto zapojují do našeho participativního rozpočtu.  A ty projekty, které jsou za námi a doufám, že i před námi, jsou úžasné a my si  toho velmi považujeme. Je to už pátý ročník v našem obvodě, takže moc se  na to těšíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Navrhovaná lokalita musí být na území obvodu a v jeho vlastnictví.  Participace se ale nevztahuje na Komenského sady, Husův sad a sad Dr. Milady  Horákové.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Navrhovaná lokalita musí být na území obvodu a v jeho vlastnictví.  Participace se ale nevztahuje na Komenského sady, Husův sad a sad Dr. Milady  Horákové. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Štěrbová, projektový manažer MOaP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Důležité je, aby v těchto návrzích byly zejména  kontaktní údaje na navrhovatele, dále identifikace dané lokality, její název,  informace o ní, případně fotodokumentace. Dále také je důležité, aby  navrhovatel upřesnil, z jakého důvodu tu navrhovanou lokalitu navrhuje. A  potom také jeho vlastní vize, jak by ta daná lokalita měla vypadat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obvod vybere z návrhů realizovatelné projekty. A o jejich  následné realizaci rozhodne veřejnost formou hlasování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obvod vybere z návrhů realizovatelné projekty. A o jejich  následné realizaci rozhodne veřejnost formou hlasování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -206,93 +319,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/centrum-ostravy/miniexpres-centra-ostravy-08-03-2024-17-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>