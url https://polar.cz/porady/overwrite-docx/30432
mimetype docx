--- v0 (2026-01-28)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.3.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektantka s lidmi probrala další část sídliště Nerudova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na veřejném projednání se lidé mohli vyjadřovat k další, už páté etapě regenerace sídliště Nerudova. Jejich připomínky a návrhy si opět vyslechla projektantka plánovaných úprav.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,55 +256,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhá etapa by stavebně mohla proběhnout v roce 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to vázáno jednak na projekční inženýrskou činnost a samozřejmě na povolovací řízení, ale taktéž na finančním prostředky. Snažíme se získávat na tyto etapy externí finanční zdroje, což se v případě první etapy povedlo, kde se podařilo získat 2,2 milionů korun ze Státního fondu podpory investic. Nicméně stát změnil tu strukturu financování výzvy. Takže je to trochu složitější, než jsme očekávali, nicméně je důležité mít zprojektováno a povoleno, ať jsme připraveni.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice opět vyslechla zástupce církví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zástupci vedení radnice a církví, které působí na území města, spolu opět po roce usedli k jednomu stolu. Na schůzce zněla zejména sociální témata.</w:t>
@@ -252,55 +362,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Koplík,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Církev československá husitská: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ty každoročně schůzky jsou velmi užitečné a jsou také po osobní stránce milé, protože se postupně lépe poznáváme,  sbližujeme se a můžeme si tak v některých případech i lépe vypomocí navzájem, a je to dobré jak pro církev je mezi sebou, tak i vzhledem k veřejnosti, veřejné správy a vůbec tady  v rámci fungování v rámci toho regionu. A často z toho vyplývají naprosto konkrétní věci, takže se nedá říci, že by to bylo pouze formální setkání.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Discgolfisté zahájili sezonu ve Smetanových sadech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prvním počinem nové discgolfové sezony byl v Novém Jičíně turnaj Bedřich Smetana memoriál. Discgolfisté si dali dostaveníčko v parku, který nese jméno tohoto významného skladatele, a to přesně v den jeho dvoustého výročí narození.</w:t>
@@ -373,57 +478,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mně se tady zatím moc nedaří, ale hřiště je to krásné, líbí se mi celkově. Jsme tady poprvé a zatím panuje nadšení.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S prvním turnajem nové sezony ovšem v klubu Moravian Gators doznívalo také ještě nadšení z té právě skončené, kterou domácí discgolfisté považují za jednu z nejúspěšnějších ve své historii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kryštof Novák, předseda klubu Moravian Gators Nový Jičín: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klub hodně vyrostl, momentálně máme 65 členů, ale také se sbíraly úspěchy, jak v České republice, tituly mistra České republiky, tak i třetí místo na mistrovství Evropy v kategorii dívek do 18 let, takže super.”   </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Jurčíková, Moravian Gators Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Byl to můj největší zážitek v životě, jsem za to neskutečně ráda, budu se těšit na další turnaje a chtěla bych tento úspěch zopakovat. Pro letošní sezonu mám cíle dostat se na na mistrovství světa týmů a vyhrát první Českou discgolfovou ligu.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A jen dodejme, že v roce 2023 členové klubu Moravian Gators Nový Jičín z celkem 125 odehraných turnajů získali 114 zlatých, 89 stříbrných a 57 bronzových medailí. Povedlo se jim vybojovat 4 tituly republikových mistrů a 6 titulů vicemistrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -520,93 +618,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-08-03-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>