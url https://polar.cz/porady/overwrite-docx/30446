--- v0 (2026-01-26)
+++ v1 (2026-06-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.3.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Noc práva otevřela soudní budovu veřejnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Okresní soud v Novém Jičíně se poprvé zapojil do akce Noc práva. Jejím cílem bylo přiblížit veřejnosti fungování justice. Lidé mohli vstoupit do jednací síně, ale i do prostor, do kterých se standardně dostanou jen obžalovaní a vězni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,53 +305,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Masaryka připomíná výstava dětí ve vestibulu radnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblíbenou Masarykovu písničku zazpíval ve vestibulu novojičínské radnice sbor Kulihrášek základní umělecké školy. Zahájil tak výstavu výtvarných prací, která připomíná výročí narození Tomáše Garrigue Masaryka. Připravili ji žáci Základní školy Komenského 66 a Základní školy Galaxie. Otevřena byla právě 7. března, kdy se první československý prezident před 174 lety narodil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Janíková, Novojičínská otevřená společnost:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Dovolte, abych přečetla něco, co nám jednou nějaký pedagog podstrčil na jednom semináři, když jsme si povídali o Masarykovi. Takže slyšte: lidé, kteří se do ničeho nepletou, kteří jsou vždycky vzadu, jsou podle Masaryka ti nejhorší. Člověk má povinnost rozlišovat dobré a zlé, pravdivé a lživé, člověk má toto rozlišování podtrhnout svými aktivitami, svým reálným životem. Nejhorší jsou takzvaní lidé indiferentní, kteří mlčí na všecko, o těch se většinou říká, že jsou hodní, ale podle Masaryka jsou to ti nejhorší. A tak děkuji oběma školám za to, že ony ty postoje ty děti učí. Děkuji a prohlédněte si to.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Dovolte, abych přečetla něco, co nám jednou nějaký pedagog podstrčil na jednom semináři, když jsme si povídali o Masarykovi. Takže slyšte: lidé, kteří se do ničeho nepletou, kteří jsou vždycky vzadu, jsou podle Masaryka ti nejhorší. Člověk má povinnost rozlišovat dobré a zlé, pravdivé a lživé, člověk má toto rozlišování podtrhnout svými aktivitami, svým reálným životem. Nejhorší jsou takzvaní lidé indiferentní, kteří mlčí na všecko, o těch se většinou říká, že jsou hodní, ale podle Masaryka jsou to ti nejhorší. A tak děkuji oběma školám za to, že ony ty postoje ty děti učí. Děkuji a prohlédněte si to.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Masaryk navštívil Nový Jičín celkem třikrát, bohužel nikdy ne v výkonu svého prezidentského mandátu. Jednou to bylo například v roce 1899 v rámci kampaně do parlamentu, a potom v roce 1908  interpeloval ve vídeňském parlamentu za Nový Jičín, protože místní němečtí nacionalisté rozbili okna matiční školy, a v roce 1909 se například osobně zajímal o stav místní knihovny.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prvního československého prezidenta uctili rovněž zástupci města, Novojičínské otevřené společnosti a Masarykova demokratického hnutí, a to položením kytic k Masarykově pamětní desce na budově radnice. Výstava za jejími zdmi bude k vidění do 18. března.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -438,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-11-03-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>