--- v0 (2026-01-27)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.3.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rajonový úklid začal, pozor na zákazy zastavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracovníci technických služeb zahájili rajonový úklid města. Řidiči by měli bedlivě sledovat oznamovací značky a respekovat zákazy zastavení. Za jejich nedodržení budou padat pokuty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -124,56 +239,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Svoz separovaného odpadu je velmi složitým procesem. Například sklo máme na 81 místech, to znamená, že svozový vůz za jeden den není schopen tento odpad vyvézt. Garantujeme vývoz minimálně jedenkrát za měsíc.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Například papír a plasty s kovy jsou ale vyváženy každý týden. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna nabízí i poslech knížek v mobilu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna v Novém Jičíně patří k těm, které se pravidelně připojují k celorepublikové kampani Březen - měsíc čtenářů. Tuto akci letos využívá i k propagaci právě zaváděné novinky - výpůjčce e-audioknih.</w:t>
@@ -308,57 +417,50 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínský muzikant pokřtil CD kytarové hudby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičíňák Jakub Jalůvka pokřtil v Galerce své první autorské cédéčko. Vtiskl do něj svou kytarovou tvorbu napříč žánry a letitými zkušenostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kytarista, hudební pedagog, aranžér a skladatel - to je Jakub Jalůvka, Novojičíňák po roce intenzivní práce vydal své první autorské CD Our Reflection, na kterém zaznamenal svou kytarovou tvorbu napříč žánry a letitými zkušenostmi. Posluchačům jej představil v klubu Galerka, kde také proběhl jeho křest.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Jalůvka, kytarista a aranžér: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ty písničky, ty skladby se dělaly asi rok a dělaly si celkem v presu, protože jsme měli celkově asi 35 koncertů s klukama v triu, ve kterém jsme to natáčeli. A tak, jak to bývá, nebylo to úplně jednoduché, protože každý z nás má ještě práci, ale nakonec se podařilo a CD je prakticky dva týdny na světě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Jalůvka, kytarista a aranžér: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to tak trošku změna v mém kytarovém životě a světě, protože jsem použil víceméně akustické kytary. Dříve jsem spíše hrál elektrifikovanou hudbu na elektrickou kytaru, big beat, a teď je to spíš ovlivněno hudbou latinskou a vlastně tam patří ty akustické kytary. Použil jsem asi tři kytary a byla tam taková pikantnost, že jedna skladba byla dost podladěná, takže jsem musel vyměnit i struny, tvrdost strun se musela vyměnit, aby to znělo tak, jak to má znít.”</w:t>
       </w:r>
     </w:p>
@@ -377,54 +479,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Jalůvka, kytarista a aranžér: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zdeňka jsem vždycky obdivoval, už od útlého mládí, a vůbec bych nikdy nečekal, že se něco takového může stát. Díky tomu, že jsme se minulý rok dostali na jeden festival do Bohumína, kde byl také pozvaný Zdeněk, a potom jsme si dlouho povídali po naší koncertech a padli jsme si a Zdeněk reagoval a přijal pozvání a za to  jsem strašně rád, že ho tady máme a dnes nám i zahraje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Bína, Minus123minut: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Řekl bych, že mě Kuba oslovil jako takový. I to společné hraní bylo neuvěřitelně příjemné. Sedli jsme si jako lidi, jako kamarádi, a jak tam člověk cítí takovou jakoby příbuznost v duchu, tak pak neřeší nic. Takže když Kuba zavolal, tak jsem nepřemýšlel a rád jsem ho přijel podpořit. Já mu přeju, aby mu ten laskavý a lidský přístup ke všem těm věcem vydržel.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Vrcholem pohodového hudebního večera bylo společné hraní dvou hlavních hvězd - kmotra CD a jeho oslavovaného autora.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Vrcholem pohodového hudebního večera bylo společné hraní dvou hlavních hvězd - kmotra CD a jeho oslavovaného autora.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Bína, Minus123minut: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Budeme hrát z naší desky z Mínus123 minut písničku Komár a v ní si budeme taky nějak jamovat. A  předtím zahraju tři písničky, teďka skládám takovou hudbu v lese, takovou trošku bych řekl skoro ambientní meditativní, tak možná malý vzorek z toho zahraju a pak možná nějakou cikánskou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -514,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-15-03-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>