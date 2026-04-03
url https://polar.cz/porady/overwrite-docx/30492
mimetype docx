--- v0 (2026-02-07)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.3.2024, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mozartova Kouzelná flétna v Těšínském divadle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Navštívíme Těšínské divadlo, tentokrát jeho hlavní scénu. Odehrálo se zde totiž výjimečné představení. Mozartovu operu Kouzelná flétna nastudovali totiž činoherní herci a zpěvy byly tedy kombinovány s mluveným slovem. Takové zpracování opery je u činoherců velmi neobvyklé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,53 +291,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Josef Lang byl amatérský, avšak významný malíř</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Netradiční průběh měla komentovaná prohlídka výstavy amatérského malíře Josefa Langa z Frýdku-Místku. Pořádána byla ke stému výročí jeho narození. Lidé si nejdříve prohlédli jeho tvorbu v expozicích na frýdeckém zámku a pak také jeho památkově chráněný rodný dům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Juřák, autor a komisař výstavy, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Josef Lang byl místní amatérský malíř, malbě se vlastně věnoval jenom v rámci svého koníčku, svého zájmu, jinak pracoval dlouhá desetiletí ve válcovnách plechu Frýdek-Místek. Ty kresby a malby mají velký význam. Zachycují proměny těchto míst v průběhu desetiletí. On maloval ta místa od 50. let až vlastně do druhého desetiletí jednadvacátého století. To, co zachycoval, to byla místa, která on znal od dětství. Narodil se v Hluboké ulici v domě, který dodnes stojí na svém místě a maloval místa, které jsou na protější straně ulice, kde byly polodřevěné domy. Dneska tam jsou repliky. Maloval Mariánský kostel, který byl jeho velkou lásku, protože on viděl na ten Mariánský kostel ze svého rodného domu. Ty motivy, které zachycoval, tak byly motivy, které on cítil, že má potřebu je namaloval. Proto třeba maloval i místa, kterým by se profesionální malíř vyhnul. Například Kaufland tady v blízkosti zámku. Co se týká těch motivů, které on zachytil, tak kromě scenérií z Frýdku-Místku a okolí, zachycoval hory. Byl vášnivým turistou, takže zachytil Beskydy, Jeseníky i Tatry. Byl velmi věřícím člověkem, proto na mnoha jeho kresbách a malbách jsou sakrální stavby, kostely, kapličky. Zachytil například spoustu dřevěných kostelů a kaplí v Beskydech ať už na té české nebo na polské straně."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Josef Lang byl místní amatérský malíř, malbě se vlastně věnoval jenom v rámci svého koníčku, svého zájmu, jinak pracoval dlouhá desetiletí ve válcovnách plechu Frýdek-Místek. Ty kresby a malby mají velký význam. Zachycují proměny těchto míst v průběhu desetiletí. On maloval ta místa od 50. let až vlastně do druhého desetiletí jednadvacátého století. To, co zachycoval, to byla místa, která on znal od dětství. Narodil se v Hluboké ulici v domě, který dodnes stojí na svém místě a maloval místa, které jsou na protější straně ulice, kde byly polodřevěné domy. Dneska tam jsou repliky. Maloval Mariánský kostel, který byl jeho velkou lásku, protože on viděl na ten Mariánský kostel ze svého rodného domu. Ty motivy, které zachycoval, tak byly motivy, které on cítil, že má potřebu je namaloval. Proto třeba maloval i místa, kterým by se profesionální malíř vyhnul. Například Kaufland tady v blízkosti zámku. Co se týká těch motivů, které on zachytil, tak kromě scenérií z Frýdku-Místku a okolí, zachycoval hory. Byl vášnivým turistou, takže zachytil Beskydy, Jeseníky i Tatry. Byl velmi věřícím člověkem, proto na mnoha jeho kresbách a malbách jsou sakrální stavby, kostely, kapličky. Zachytil například spoustu dřevěných kostelů a kaplí v Beskydech ať už na té české nebo na polské straně." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Juřák, autor a komisař výstavy, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To, co nebylo příliš známo, tak jsou motivy ze zoologické zahrady, ať už té ostravské nebo možná i z faunaparku, který byl ve Frýdku. A to, co nebylo vůbec známo, že maloval portréty a celkem mu to šlo. Bylo to součástí malířské školy, výtvarného kroužku, který řídil nejdřív malíř Bedřich Holáček a potom akademický malíř Karel Lepík."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -311,93 +425,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/kulturni-okenko/kulturni-okenko-18-03-2024-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>