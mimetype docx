--- v0 (2026-01-03)
+++ v1 (2026-04-12)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.3.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Doubrava nemá peníze na odkup kolonie finských domků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé z Doubravy na Karvinsku by si rádi odkoupili staré hornické domky. Jejich majitel je všechny za 113 milionů korun nabídl obci, která však na ně nemá dostatek peněz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obec Doubrava byla kdysi silně poznamenána těžbou uhlí, kvůli které padlo mnoho původních domů. Přežila však velká kolonie takzvaných finských domků, které však už také dosluhují a jejich obyvatelé by si je rádi odkoupili. Soukromý vlastník je nabídl obci jako celý balík.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obec Doubrava byla kdysi silně poznamenána těžbou uhlí, kvůli které padlo mnoho původních domů. Přežila však velká kolonie takzvaných finských domků, které však už také dosluhují a jejich obyvatelé by si je rádi odkoupili. Soukromý vlastník je nabídl obci jako celý balík. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Piechowicz, mluvčí společnosti Heimstaden:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naše společnost nabídla obci Doubrava k odkupu kolonii tamních finských domků, včetně přilehlých pozemků, a to za velmi výhodnou cenu. Nyní čekáme na vyjádření vedení obce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zastupitelstvo obce s nabídkou nesouhlasilo a zkusí ještě vyjednávat lepší podmínky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -198,53 +312,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 18. 3. 2024 16.00 -1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TÉMA: Dvanáctý odklad nástupu zaměstnanců do Liberty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další odklad nástupu zaměstnanců do práce, už dvanáctý. Návrat zaměstnanců Liberty Ostrava  se odkládá o další týden. Podle odborářů bude podnik  žádat soud o prodloužení moratoria.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další odklad nástupu zaměstnanců do práce, už dvanáctý. Návrat zaměstnanců Liberty Ostrava  se odkládá o další týden. Podle odborářů bude podnik  žádat soud o prodloužení moratoria. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TÉMA: Zlodějka ukryla kradené peníze do vagíny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ztráty peněz a cenností v jedné z ostravských firem, přiměly její majitele obrátit se na policisty. Ukázalo se, že krade uklízečka. Poslední lup - šest tisíc korun nemohli muži zákona nalézt. Zlodějka při osobní prohlídce nakonec policistce sdělila, že ukradenou hotovost má ukrytou ve vagíně. Peníze stihla  schovat před příjezdem policistů. 39leté ženě zhrozí až tři roky za mřížemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -679,93 +792,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-03-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>