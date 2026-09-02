--- v1 (2026-04-12)
+++ v2 (2026-09-02)
@@ -834,51 +834,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-03-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-03-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>