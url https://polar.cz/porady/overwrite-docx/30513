--- v0 (2026-02-13)
+++ v1 (2026-05-26)
@@ -1,87 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.3.2024, 16:28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rychvaldský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Rychvaldě se na vodovod mohou napojit další domy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Několik dalších domů v Rychvaldě se bude moci napojit na nový vodovod, který jim zaručí stabilní dodávku kvalitní pitné vody. Město tímto způsobem pokračuje v budování vodovodních řadů v odlehlejších částech, kde lidé dosud museli využívat své studny a neměli jistotu kvalitní pitné vody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Staněk (SPD), místostarosta Rychvaldu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Dnešním dnem dochází k prodloužení stávajícího vodovodního řádu o další úsek. jeho prodloužením je dalším krokem ke zkvalitnění života obyvatel města Rychvaldu a konkrétně v tomto případě se jedná o obyvatelé ulice Mezi lány a kapacita nového úseku umožní napojení deseti obytných domů.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Dnešním dnem dochází k prodloužení stávajícího vodovodního řádu o další úsek. jeho prodloužením je dalším krokem ke zkvalitnění života obyvatel města Rychvaldu a konkrétně v tomto případě se jedná o obyvatelé ulice Mezi lány a kapacita nového úseku umožní napojení deseti obytných domů.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vodovod byl vybudován šetrným protlakem, díky kterému nebylo nutné provádět výkopy v komunikacích, které by omezovaly dopravu.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Jendřejčík, investice a rozvoj města, MÚ Rychvald:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vodovodní řád Mezi lány je napojený na stávající, který vede podél ulice Michálkovické, poblíž domu číslo popisné 463. Pamětníci si ho pamatují jako starou školu na Podlesí. Ten vodovodní řad má délku 570 metrů, je budován metodou řízeného horizontálního protlaku, což tato metoda nám umožňuje vlastně vést potrubí bez výkopových prací na celém povrchu. Celková částka realizace je 1,2 milionu korun bez DPH. Stavbu nám zhotovila firma Hydrospor a technický dozor měl Petr Bureš. Tímto dnem dochází k předání stavby do majetku města s tím, že provozovatel budou Severomoravské vodovody a kanalizace, takže po kolaudaci si žadatelé musí žádat o přípojku u SmVaK. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -177,93 +291,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/rychvaldsky-miniexpres/rychvaldsky-miniexpres-20-03-2024-16-28" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>