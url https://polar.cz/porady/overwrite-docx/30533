--- v0 (2026-01-02)
+++ v1 (2026-04-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.3.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hejtmanem MS kraje se stane Josef Bělica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátor Havířova a krajský předseda hnutí ANO Josef Bělica se stane novým hejtmanem MS kraje. V pátek jeho nominaci potvrdili lídři koaličních stran. Nahradí Jana Krkošku, který byl nepravomocně odsouzen za účast na uplácení lékařů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Josef Bělica je poslancem a také primátorem Havířova. Nyní bude zvažovat, zda bude všechny funkce stíhat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica, budoucí hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Musím to probrat se svými nejbližšími. V rámci místní organizace v Havířově, kde to bezesporu zvládneme, protože tam je skvělý tým kolegů. Musím to také probrat se svou rodinou."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mimořádné krajské zastupitelstvo, kde by měl být nový hejtman zvolen, se uskuteční 3. dubna. Do té doby přebírá hejtmanské povinnosti 1. náměstek hejtmana Jakub Unucka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mimořádné krajské zastupitelstvo, kde by měl být nový hejtman zvolen, se uskuteční 3. dubna. Do té doby přebírá hejtmanské povinnosti 1. náměstek hejtmana Jakub Unucka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jakub Unucka, 1. náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Z naší strany, ať už to byla ODS nebo KDU zazněl požadavek, aby to byl právě Josef Bělica, kdo bude zastávat funkci hejtmana, aby to nebyl dočasný náhradník, aby to byla silná persona."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jan Krkoška se vzdal i zastupitelského mandátu. Bude nahrazen jiným členem hnutí ANO tak, aby znovu obsadilo všech zvolených 19 křesel. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -219,75 +333,73 @@
         <w:t xml:space="preserve">Lukáš Dvorský, autor návrhu Ohniska:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si myslím, že to je úplně ideální cesta, jak zapojit  veřejnost do veřejného dění, do veřejného života. A hlavně v době, kdy  řekl bych těch peněz v rozpočtu tolik není, tak jak ideálně rozdělit ty  menší částky. Tak, aby byly maximálně efektivně využity."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta Moravské Ostravy a  Přívozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No a pak tady máme právě ty lavičky. Můžete po obvodu  vidět lavičky, na kterých jsou napsány různé historické zkazky, co se tady  odehrálo. Jedna je například v Bezručově sadu. No a pak malovaná hřiště,  která nahrazují některé nehezké prostory, zpevněné plochy, a které se nějak  obarvily, aby si na tom děti mohly hrát. Jedna  z těchto lokalit je naproti školy Ostrčilova. No a to, co nás ještě může  těšit je, že odhadované ceny, které byly v rámci participativního rozpočtu  vyšší, tak jsme je dokázali vysoutěžit za nižší částky. A třeba to ohnisko,  které mělo být za 600 tisíc, jsme vysoutěžili za necelých 420 tisíc korun. A i  ostatní zakázky byly nižší. Takže jsme ještě ušetřili nějaké prostředky. Takže  si myslím, že celkově participativní rozpočet 2022 nyní přešel k užívání.  A já přeju všem občanům, ať mají z toho dobrý pocit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně už participativní rozpočet řeší rovnou proměnu celé  lokality. Nyní se připravuje realizace vítezného projektu z loňského roku a  zároveň probíhá sběr nápadů pro letošní 5. ročník.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně už participativní rozpočet řeší rovnou proměnu celé  lokality. Nyní se připravuje realizace vítezného projektu z loňského roku a  zároveň probíhá sběr nápadů pro letošní 5. ročník. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Štěrbová, projektový manažer MOaP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Ještě týden mohou obyvatelé podávat návrhy na lokality  prostřednictvím formuláře na webu  nebo  písemnou formou na adresu úřadu městského obvodu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Příjem nápadů od obyvatel probíhá do konce března. Poté se  z nich vyberou ty realizovatelné a celý červen pak bude probíhat hlasování  veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Příjem nápadů od obyvatel probíhá do konce března. Poté se  z nich vyberou ty realizovatelné a celý červen pak bude probíhat hlasování  veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 22. 3. 2024 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči vytahovali jezevčíka z úzké trubky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -635,53 +747,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minimuzeum je rozděleno do několika místností, ve kterých najdete secesní jídelnu s porcelánem, babiččinu kuchyň, pracovnu, prádelnu a šicí dílnu, ve které je 17 šicích strojů včetně unikátních kousků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Taťána Muchová, majitelka galerie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Toto je pravděpodobně nejstarší šicí stroj, který tady máme, stroj na výrobu knoflíků na povlečení.  je doloženo, že na něm pracovala jistá paní z Českých Velenic a dodávala ty knoflíky přímo na císařský dvůr do Vídně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejmenším šicím strojem je tady tato malá singrovka, která je stále ještě funkční a učily se na ni šít mladé dívky oblečky pro panenky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejmenším šicím strojem je tady tato malá singrovka, která je stále ještě funkční a učily se na ni šít mladé dívky oblečky pro panenky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci muzea: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Už jsem tu byla několikrát, šicí stroje, ty kočárky roztomilé, pěkné, nábytek, všechno, ty obrazy, plakáty, všechno se mi líbí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Takhle krásné muzeum jenom svépomocí vybudované, to je něco úžasného."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -784,93 +895,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-03-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>