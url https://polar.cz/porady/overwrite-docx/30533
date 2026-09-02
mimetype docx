--- v1 (2026-04-13)
+++ v2 (2026-09-02)
@@ -937,51 +937,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-03-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-03-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>