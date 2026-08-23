--- v0 (2026-03-20)
+++ v1 (2026-08-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.3.2024, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palkovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé se seznámili s návrhem strategického plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé z Palkovic a Myslíku se mohli seznámit s plánem obce na období nejbližších 10 let. Aktivně přitom vznášeli své připomínky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -65,55 +180,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krystyna Nováková, zpracovatelka strategického plánu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Veřejnosti jsme prezentovali co je obsahem strategického plánu, jaké jsou plánované priority, zejména projekty. Byla tady možností občanům představit ty projekty. Následovat bude nějaké dopracování, rozpracování do podoby rozpočtu a harmonogramu, kdy jednotlivé projekty budou realizovány a celé to bude zavřeno schválením na zastupitelstvu. Samozřejmě následně bude strategický plán zveřejněn a lidé do něj budu moci do něho nahlížet.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Bača (Nezávislí pro Palkovice a Myslík), starosta Palkovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme rádi, že se Palkovice s Myslíkem rozvíjejí, že se tu staví, že tady lidi rádi bydlí, protože kdyby ta adresa byla špatná nebo měla špatnou pověst, tak by tady asi nechtěli stavět, ale samozřejmě horko těžko tomu přílivu těch nových obyvatel stačí naše inženýrské sítě, škola, školka. A přesto všechno jsou naše priority bezpečnost v dopravě s přibývajícím množstvím aut, která projíždějí vesnici, tak samozřejmě se snažíme stavět chodníky ostošest. Bohužel ne všichni majitele, hlavně přespolní, jsou tomuto plánu nakloněni, ale já si myslím, že to jakýsi způsobem přetlačíme a chodníky jak na Chlebovice, tak do Kozlovic vybudujeme.”</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -188,93 +298,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/palkovicky-miniexpres/palkovicky-miniexpres-24-03-2024-16-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>