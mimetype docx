--- v0 (2026-01-03)
+++ v1 (2026-04-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.3.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukcí vily Ostrava získala nový turistický cíl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě byla úspěšně dokončena záchrana Grossmannovy vily, památkově chráněného architektonického skvostu města. Po rozsáhlé obnově, zahájené koncem roku 2021 a zaměřené mimo jiné na odstranění dřevomorky, je vila připravena otevřít své brány prvním návštěvníkům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé z Dolní Lutyně a Věřňovic protestují proti továrně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velmi rozjitřená atmosféra panovala v pondělí večer v Kulturním domě v Dolní Lutyni. Zástupci státu a kraje tam totiž lidem představili projekt nové továrny. Tu by zahraniční investor postavil na poli mezi Dolní Lutyní a Věřňovicemi, o čemž však lidé nechtějí ani slyšet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O diskusi k výstavbě továrny byl mezi obyvateli Dolní Lutyně a Věřňovic velký zájem. Lidé chtěli vědět, která firma chce na poli mezi obcemi stavět a především, co tam hodlá vyrábět. Ani jedno se však nedozvěděli. Na mapkách však viděli, jak velké území továrna zabere a jak má být řešeno dopravní napojení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O diskusi k výstavbě továrny byl mezi obyvateli Dolní Lutyně a Věřňovic velký zájem. Lidé chtěli vědět, která firma chce na poli mezi obcemi stavět a především, co tam hodlá vyrábět. Ani jedno se však nedozvěděli. Na mapkách však viděli, jak velké území továrna zabere a jak má být řešeno dopravní napojení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My s tím záměrem výstavby určitě nesouhlasíme. Uděláme všechno pro to, co bude v našich silách, abychom tomu zamezili.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Buzek (STAN), starosta Dolní Lutyně: </w:t>
       </w:r>
       <w:r>
@@ -304,53 +418,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V 18 městských obvodech se v Ostravě nachází 54 základních škol.  Zápis začíná se hned 1. dubna. Rodiče si kromě žádosti vezmou občanský průkaz, rodný list dítěte, v případě cizinců cestovní pas a povolení k pobytu. Pokud  dítě dostalo v předchozím roce odklad, tak i rozhodnutí o odkladu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hoffmanová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je zbytečné, aby se dítě kvůli pohovoru  stresovalo. Učitelé rozhodně nebudou nikoho zkoušet. Půjde jen o povídání za účelem zjistit, jaká  je motivace dítěte ve vztahu ke škole a jak vypadá jeho připravenost nastoupit školní docházku.  Opravdu se není čeho obávat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zápis do prvních tříd se letos bude týkat zhruba 3470 dětí. Jeho podoba sestává z formální a  motivační části. Formální část zahrnuje předložení dokladů, část motivační pak  představuje pohovor prvňáčka s učitelem. A co by už měl umět?</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zápis do prvních tříd se letos bude týkat zhruba 3470 dětí. Jeho podoba sestává z formální a  motivační části. Formální část zahrnuje předložení dokladů, část motivační pak  představuje pohovor prvňáčka s učitelem. A co by už měl umět? </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Co  by mělo dítě k </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">zápisu  do první třídy základní školy umět?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailní informace k  organizaci a průběhu zápisu jsou dostupné na webových stránkách základních a mateřských škol.    </w:t>
       </w:r>
     </w:p>
@@ -385,61 +498,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Šimoňáková (ANO), náměstkyně hejtmana Moravskoslezského kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “V Moravskoslezském kraji nepřehlížíme dopady, které v posledních letech způsobuje </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">změna klimatu. Má řadu negativních důsledků, kromě zvyšování teploty nás trápí extrémní výkyvy počasí, hrozí sucha nebo třeba eroze půdy, klimatická změna může ohrozit rozmanitost ekosystémů. Této problematice se aktivně věnujeme.”</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínští učni ukázali, že řemeslo zvládají jako profíci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední škola technická a zemědělská v Novém Jičíně se věnuje také učňovskému vzdělávání. Velmi výrazný je obor truhlář, jehož učeň je i mistrem republiky. Se svými spolužáky teď ukázal, že své řemeslo už dokážou využít i prakticky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -472,53 +574,52 @@
         <w:t xml:space="preserve">), starosta Mořkova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Byl to náš nápad na obci, že by bylo pěkné dát prostor učňům, aby mohli dělat nějakou práci, které bude na očích. l tyto stoly budou použity v areálu koupaliště, kde rekonstruujeme restauraci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Bezunková, ředitelka SŠ technické a zemědělské Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Najednou byla ta možnost ukázat se. Nejen vyrábět nějaké ptačí budky a stoličky, které si žáci odnesou domů, nicméně tohle je věc, kterou můžeme ukázat, že jsou šikovní, že zvládnou i větší zakázku, že se nemusíme stydět za jejich výrobky.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi učni je i Lukáš Klézl, který se v loňském roce stal v svém oboru mistrem republiky, a to díky vítězství v soutěži, kterou vyhlašuje Klastr českých nábytkářů. Následně získal také oceněné zřizovatele školy, Moravskoslezského kraje. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi učni je i Lukáš Klézl, který se v loňském roce stal v svém oboru mistrem republiky, a to díky vítězství v soutěži, kterou vyhlašuje Klastr českých nábytkářů. Následně získal také oceněné zřizovatele školy, Moravskoslezského kraje.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když se podívám na ty stoly, na ty výrobky, které tu vyrobili učni, tak si myslím, že jsou luxusní, a že se nemají za co stydět. Nemají se za stydět nejen učni, ale hlavně mistři, kteří je vedou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Klézl, SŠ technická a zemědělská Nový Jičín: </w:t>
       </w:r>
       <w:r>
@@ -720,93 +821,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-03-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>