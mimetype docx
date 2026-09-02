--- v1 (2026-04-13)
+++ v2 (2026-09-02)
@@ -863,51 +863,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-03-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-03-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>