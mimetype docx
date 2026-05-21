--- v0 (2026-02-17)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.3.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Slezském divadle ocenili opavské sportovce roku 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezské divadlo patřilo nejlepším opavským sportovcům loňského roku. Nejvíce cen si podle očekávání odnesli basketbalisté. Do síně slávy byl uveden bývalý fotbalový reprezentant Zdeněk Pospěch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -212,57 +327,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Musím říct, že konkurence byla docela veliká, hlavně Adrio Bailey musím víceméně pochválit, že je na tom úplně skvěle. Trošku škoda, že jsem nebyl první, protože jsem udělal úplně stejnou smeč na konci jako on, bohužel to udělal jako on první, no a na konci mi chybělo pár centimetrů. Asi jsem se mohl odrazit trošku dál, ale to nevadí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exhibice pod koši byla jednou ze sportovních součástí oslav 800 let Opavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta exhibice je úžasná, je tady kolem 2600 fanoušků, takže uvidíme. Úžasná atmosféra, mám z toho velkou radost. Doufám, že to není naposled, co tady přišli, máme tady spoustu hvězd, takže je na co se dívat. Taky je to na dobré účely, no a my taky jsme partner a zapojili jsme to do 800 let našeho města, do sportovních dnů, takže z toho mám velkou radost.”</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Vysocký, předseda představenstva BK Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo to krásné, bylo to poprvé tady u nás a myslím, že se to lidem líbilo, zůstali tady, přišlo jich hodně, takže za nás jsme spokojeni. Opravdu tady jsme viděli ty nejlepší hráče, kteří v současnosti na palubovkách běhají.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šimon Sedlařík, sportovní ředitel, Kooperativa NBL: </w:t>
       </w:r>
@@ -479,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-27-03-2024-16-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>