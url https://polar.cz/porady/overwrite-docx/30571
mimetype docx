--- v0 (2026-01-01)
+++ v1 (2026-08-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.3.2024, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukcí vily Ostrava získala nový turistický cíl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě byla úspěšně dokončena záchrana Grossmannovy vily, památkově chráněného architektonického skvostu města. Po rozsáhlé obnově, zahájené koncem roku 2021 a zaměřené mimo jiné na odstranění dřevomorky, je vila připravena otevřít své brány prvním návštěvníkům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -93,54 +208,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vaněk, architekt: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Věděli jsme jeden rozměr a podle fotografie jsme odměřili všechny ostatní rozměry toho schodiště. Byla to práce na několik týdnů, než se nám čísla, která byla na začátku, potkala s těmi, která jsme měli na konci. Já  jsem rád, že můžu říct, že se to podařilo, řekl bych téměř na sto procent. Bylo to hlavně  díky tomu, jaký přístup měli realizátoři, investor a jak. V podstatě se sešel ten tým,  protože to byl jako základ úspěchu. A myslím si, že ta vila opravdu je realizována téměř  stoprocentně tak, jak původně vypadala. Že především drží ten její původní charakter.  Tady například v té v té hale můžeme vidět tapetu, která byla provedena jako kopie. Je  to vlastně vytištěná na míru tapeta podle vlastně původní fotografie, kde jsme měřili ten  ten dekor a byla vyrobena jenom pro tuto místnost. Jak to bylo náročné? Tady každý  detail." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Šmídák, výkonný ředitel společnosti Morys: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Všechno bylo specifické. Od žaluzií přes kličky na oknech, vitráže, dřevěná  část fasády. Hlavně před těmi sto lety to byl běžný postup,  který už se teďka nevyskytuje. Takže třeba nad částí fasády jsme zhruba dva měsíce bádali, jak to vůbec vyrobit, protože teďka už není nikdo, kdo by si to pamatoval.  Tak po dvou měsících jsme přišli na to, jak technologicky vůbec provést některé části.  Takže to bylo specifikum této stavby. Některé věci nejdou prostě vyrobit  jinak než postaru, akorát že už není nikdo, kdo by si to pamatoval. Třeba pán, který  provádí vitráže, je osmdesátiletý aktivní chlap, který nemá žádného následovníka. Problém s dřevomorkou vlastně nebyl patrný na začátku, ale potom, kdy se sundalo obložení,  které zaplaťpánbůh od těch stěn bylo oddělené. Ještě chytře pan Grossmann provedl  lepenkou odděleni od těch zděných konstrukcí, co šlo  demontovat, jsme demontovali a pak se nastavily mikrovlny, kterýma se spálila ta  houba a mohli jsme následně pokračovat."</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavebník František Grossmann vilu dostavěl téměř přesně před 100 lety a rekonstrukce ji přiblížila původnímu vzhledu zhruba z 90 procent. Dům byl už v době svého vzniku mimořádný. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Rusek, kurátor Vily Grossmann:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "František Grossmann se narodil v roce 1876 ve Slezském Pustějově. Jeho tatínek byl zednický předákem, takže ty základy stavebního řemesla jistě získal od svého otce. Zdokonalil se pak studiem  na Německé průmyslové škole v Brně a začíná svou praxi prakticky stavitelství ve  Frýdku. Ve Frýdku také zakládá svou firmu. V roce 1904, ale už po dvou letech se  přenáší do Moravské Ostravy a v té Moravské Ostravě prakticky působí až do své smrti.  Ty nejznámější stavby, které byste dnes nalezli třeba v literatuře, tak jsou právě z toho  předválečného období. Je to třeba dostavba kostela v Mariánských Horách, areál Nové  vodárny anebo například Dům katolických tovaryšů v centru Moravské Ostravy. Stavební činnost Františka Grossmanna pokračovala samozřejmě i po událostech první  světové války. Stavěl hodně ve Štramberku, areál Štramberku, Vítkovických  cementárny, domy u kamenolomu Kotouč atd. atd. Největších zisků firma dosahovala v  roce 1929. Bylo to půl milionu Československých korun čistého  zisku. On si v té době kupuje nové auto, investuje své peníze do ostatních společností,  diverzifikuje své portfolio, jak bychom dneska řekli. Nicméně vzápětí přijde velká  hospodářská krize, která zasáhla Československo na počátku třicátých let. A ta  prakticky velmi citelně právě postihla ten sektor stavebnictví. On se dostává do dluhové  spirály, neplatí mu zákazníci za realizace, on není schopen splácet materiál a  nakonec bohužel řeší tuto situaci sebevraždou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -278,93 +389,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-28-03-2024-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>