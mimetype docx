--- v0 (2026-03-19)
+++ v1 (2026-05-22)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.3.2024, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová primářka chce dětské oddělení ve F-M rozvíjet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětské oddělení Nemocnice ve Frýdku-Místku má novou primářku. Práci vzala jako profesní výzvu. Oddělení chce dále rozvíjet, aby zajistilo potřebnou péči pro děti z celého regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eva Klásková se dětské pediatrii věnuje už 30 let. Od ledna  je nově primářkou Dětského a novorozeneckého oddělení Nemocnice ve  Frýdku-Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Klásková, primářka dětského a  novorozeneckého oddělení NemFM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednak to oddělení, když jsem viděla, tak je opravdu pěkné.  Je dobře vybavené, má dobrý komplement, má spousty spolupracujících odborností  v rámci nemocnice, takže je to místo, kde se dá dělat opravdu dobrá  medicína. A ta druhá potom byla, že jsem pochopila, že region to dětské  oddělení chce. A že ho chce stabilizovat a rozvíjet. A to svým způsobem byla  pro mě profesní výzva."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice se dlouhodobě potýká s nedostatkem pediatrů.  I to chce zkušená primářka řešit. Sama totiž působí jako pedagog budoucích  lékařů na univerzitě v Olomouci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice se dlouhodobě potýká s nedostatkem pediatrů.  I to chce zkušená primářka řešit. Sama totiž působí jako pedagog budoucích  lékařů na univerzitě v Olomouci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Klásková, primářka dětského a  novorozeneckého oddělení NemFM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od ledna jednak stabilizujeme ten tým. Soustřeďujeme se na  výchovu mladých kolegů, chceme co nejrychleji, aby nabrali co nejvíce odborných  i praktických kompetencí. Otevřela se JIP, zhruba před měsícem. Ona byla  otevřena vždycky, ale víceméně jako pooperační oddělení. Nebo oddělení jako  takové pro sledování po anesteziích. Teď už jedeme klasiky jako klasická  pediatrická JIP nižšího typu. To si myslím, že je velká změna. A jedeme tím  pádem služby, které máme zabezpečeny, abychom to byli schopni zabezpečit společně  i s novorozeneckým oddělením. Rozjíždíme poměrně výrazně dětskou  kardiologii, která tady byla, ale ta poptávka v tom regionu je velká.  Snažíme se rozvíjet preparticipační screening. A postupně, jak se nám podaří,  vychovat kolegy, kteří tady někteří jsou relativně mladí. Tak je budeme  zapojovat do práce těch nadstavbových odborností."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -113,53 +227,52 @@
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Při dnešní návštěvě dětského oddělení, tady v Nemocnici  ve Frýdku-Místku, jsme se přesvědčili, že opravdu dětské oddělení je  stabilizováno, funguje. Je tady nově zaměstnaná paní primářka, která si  přivedla i další kolegy ze svého bývalého působiště. Dětské oddělení funguje  24/7 a dokonce je tady znovu zprovozněna i dětská intenzivní péče. Takže péče o  naše pacienty, jak z města i z blízkého okolí, je plně zabezpečena."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Klásková, primářka dětského a  novorozeneckého oddělení NemFM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je potřeba co nejvíce komunikovat. Kde jsme, jakým způsobem tu péči děláme. Myslím  si, že možná i to je jeden z našich úkolů, aby lidé věděli, že to oddělení  funguje. Obecně je pediatrie velmi komplikovaný obor. Těch specialistů  v pediatrii je velký nedostatek všude. To není regionální záležitost, to  není záležitost Frýdku-Místku, to není záležitost Moravskoslezského kraje. A  teď jde o to, aby se všechny ty procesy nastavily tak, aby při těch omezených,  hlavně lidských zdrojích, naše děti tu péči měly. A abychom prostě, i za cenu  nějaké centralizace té péče, ať už třeba jsou to LPS a podobně, tak aby ty  děti, co opravdu tu péči v režimu 24/7 potřebují, aby ji měly. A na druhou  stranu, aby třeba odkladná péče šla cestou té primární péče. Aby si lidé  uvědomili, že když přijdou třeba s nemocným dítětem, tak jsme tady  připraveni, ale pokud je to v uvozovkách návštěva, která by mohla být  odkladná, i když já úplně chápu obavy rodičů, maminek a tak, že v tu  chvíli může ten lékař chybět u akutního porodu anebo v situaci, kdy rychlá  záchranná služba nám přiveze dítě s poruchou vědomí. Takže musíme se  všichni k tomu stavět tak, abychom ty služby, my dobře poskytovali a  region věděl, že je potřeba se k tomu stavět hodně racionálně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci péče o děti funguje v nemocnici dětská  pohotovost pouze v pátek od 17:00 do 21:00 hodin. A o víkendech a svátcích  od 8:00 do 18:00 hodin. Tuto službu ale sjednává kraj. Kvůli nedostatku sloužících  lékařů se tak musela v roce 2022 omezit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci péče o děti funguje v nemocnici dětská  pohotovost pouze v pátek od 17:00 do 21:00 hodin. A o víkendech a svátcích  od 8:00 do 18:00 hodin. Tuto službu ale sjednává kraj. Kvůli nedostatku sloužících  lékařů se tak musela v roce 2022 omezit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sběrný dvůr pod estakádou ve F-M se výrazně rozšířil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -199,103 +312,101 @@
         <w:t xml:space="preserve">Lukáš Slíva (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Došlo k navýšení těch kontejnerů na odpad. No a co se  týče nějaké té užitečnosti pro občany, zvýšil se komfort, protože dříve tomu  tak nebylo. Občan musel přijet s přívěsným vozíkem, zaparkovat ho vedle a  všechno odnosit. Nyní je možné vjet s přívěsným vozíkem dovnitř a pohodlně  ten odpad odevzdat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jak jsme slíbili, tak jsme udělali rozšíření sběrného dvoru.  Práce stály zhruba 3 miliony korun. Dohodli jsme se se skládkou, tam ta  spolupráce je perfektní. My jsme získali pozemky od státu, tudíž k tomu  mohlo dojít. A znamená to větší komfort jak pro skládku, tak pro občany.  Protože je to uprostřed města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdecká skládka má ve městě čtyři sběrné dvory. Obecně bylo  pravidlem, že ty největší navštívilo ročně až 10 tisíc lidí. Původní nejmenší  dvůr pod estakádou sotva dva tisíce. To by se teď mělo změnit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdecká skládka má ve městě čtyři sběrné dvory. Obecně bylo  pravidlem, že ty největší navštívilo ročně až 10 tisíc lidí. Původní nejmenší  dvůr pod estakádou sotva dva tisíce. To by se teď mělo změnit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Blahut, předseda představenstva  Frýdecké skládky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teď ten sběrný dvůr se rozšířil z nějakých 430 metrů na  5 300 metrů čtverečních. A mohli jsme přidat další nádoby, další  kontejnery, lidé jednou stranou mohou najet, projedou celým tím sběrným dvorem,  umístí odpady do jednotlivých kontejnerů a zase druhou stranou vyjedou. Takže  je to takové zefektivnění a zlepšení toho komfortu pro občany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych tím pádem poprosil všechny občany, aby nedávali ty  věci, které se jim nehodí, ty objemnější, které chtějí vyhodit, ke kontejnerům.  Ale ať to odvezou do sběrného dvora, nedávají to k těm hnízdům popelnic,  protože pak je s tím jenom práce. A musí se opět vynaložit další náklady,  aby se to odvezlo. Chceme podpořit všechna opatření, aby se zabránilo  znečišťování veřejného prostranství a aby tady ve městě byl pořádek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Slíva (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě jsme rádi, že ty sběrné dvory tady jsou. Občané  zde mohou odkládat nebezpečné odpady, mohou tady odkládat nábytek,  elektrozařízení a tak dále. Samozřejmě do sběrných dvorů nepatří pneumatiky,  biologicky rozložitelný odpad."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sběrný dvůr pod estakádou má otevřeno od pondělí do pátku od  9:00 do 17:00 hodin a v sobotu od 8:00 do 14:00 hodin. Občané města sem  mohou vozit odpad zdarma.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sběrný dvůr pod estakádou má otevřeno od pondělí do pátku od  9:00 do 17:00 hodin a v sobotu od 8:00 do 14:00 hodin. Občané města sem  mohou vozit odpad zdarma. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé si vybrali podobu fasády panelového domu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -356,53 +467,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zároveň jsme se rozhodli do toho zapojit i veřejnost.  Konkrétně obyvatele toho domu i okolí. Jakým způsobem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Piechowicz, mluvčí společnosti Heimstaden Czech:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nejenom obyvatelé domu, ale i široká veřejnost. Prakticky  každý Frýdečan a Místečan, určitě vnímá, jak Frýdek-Místek vypadá. Takže jsme  chtěli zapojit širokou veřejnost, která mohla hlasovat prostřednictvím  facebookových stránek. Jednoduše dávat lajky. A to hlasování bylo poměrně  vyrovnané."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé nakonec hlasováním vybrali variantu číslo dvě.  Nájemníci by po zateplení měli ušetřit až 20 procent nákladů za vytápění.  Poskytovatel nájemního bydlení letos vyčlenil rekordních 660 milionů korun na  zateplování domů. Díky tomu přijdou na řadu i domy, které na zateplení dlouho  čekaly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé nakonec hlasováním vybrali variantu číslo dvě.  Nájemníci by po zateplení měli ušetřit až 20 procent nákladů za vytápění.  Poskytovatel nájemního bydlení letos vyčlenil rekordních 660 milionů korun na  zateplování domů. Díky tomu přijdou na řadu i domy, které na zateplení dlouho  čekaly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -477,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-28-03-2024-16-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>