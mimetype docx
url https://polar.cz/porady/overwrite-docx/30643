--- v0 (2026-01-28)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.4.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zablokované miliony má město zpět na účtě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín obdržel 98 milionů korun, které měl dva roky zablokované ve Sberbank. Celková pohledávka města u této banky byla 102,8 milionů korun. Radnice bude usilovat i o vyplacení zbývající část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,56 +246,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Můžeme říci, že město bylo a je finančně stabilní, což dokládá jednak rating, který obdržel písmeno A, a jednak aktuální stav finančních prostředků na bankovních účtech, který je začátkem dubna ve výši 213 milionů korun. Jsou to finanční prostředky průběžné, čili přicházejí platby, ať už daňových příjmů nebo nedaňových příjmů, což jsou například nájmy, pokuty i další zdroje příjmů, ale samozřejmě i odchozí platby v podobě plateb fakturu, ať už za běžné nebo investiční výdaje.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktuálně má město své finanční prostředky rozloženy na 18 účtech u různých bank.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí truhláři nestloukají jen ptačí budky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední škola technická a zemědělská v Novém Jičíně se věnuje také učňovskému vzdělávání. Velmi výrazný je obor truhlář, jehož učeň je i mistrem republiky. Se svými spolužáky teď ukázal, že své řemeslo už dokážou využít i prakticky.</w:t>
@@ -259,57 +368,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tato realizovaná praxe zdejších učňů může být motivací i pro další deváťáky, kteří se budou chtít věnovat řemeslu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Bezunková, ředitelka SŠ technické a zemědělské Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme uprostřed přijímacího řízení, ale už máme nějaké informace, tak mohu říci, že je zájem. Je zájem o obor truhlář a stoupá nám i zájem o obor tesař, tomu tak vždycky nebylo, takže jsme rádi.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezinárodní turnaj vyhráli basketbalisté dvou měst</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínský basketbalový klub spolupořádal mezinárodní velikonoční turnaj. Domácí hráči kategorie do 19 let  v něm měli možnost změřit síly s tým z Německa, Polska, Srbska a Olomouce.</w:t>
       </w:r>
     </w:p>
@@ -400,53 +502,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Kelar, prezident BC Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Předpokládám, že to bude náročný turnaj, že si to kluci užijí, že uděláme takovou tu basketbalovou konfrontaci, a že si tady všichni najdou nejen basketbalové zážitky, ale také navážou přátelství.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Turnaj se odehrál systémem každý s každým, všichni účastníci měli během dvou dnů na programu čtyři zápasy. A jak se ukázalo, spojení týmu Nového Jičína a Valašského Meziříčí se v letošní sezoně skutečně povedlo. Kluci nejenže hrají na špičce první ligy, ale stali se i vítězi tohoto velikonočního turnaje, když v rozhodujícím zápase porazili tým ze Srbska. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">   Nejlepším střelcem turnaje byl vyhlášen novojičínský hráč Lukáš Hanzelka:</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">   Nejlepším střelcem turnaje byl vyhlášen novojičínský hráč Lukáš Hanzelka: </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Hanzelka, BC Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já si toho cením moc, protože kluci přijeli až ze Srbska, diváci tady udělali krásnou atmosféru a samozřejmě doufáme, že se to podaří i na budoucí rok.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -535,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-08-04-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>