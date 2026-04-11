--- v0 (2026-01-03)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.4.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Grossmannova vila láká návštěvníky už týden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grossmannova vila je otevřená teprve týden a dá se říct, že Ostrava určitě získala nový turistický cíl. Zájem o prohlídky je totiž obrovský, což je dobře i kvůli tomu, že výtěžek ze vstupného byl věnován Mobilnímu hospici Ondrášek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -459,111 +574,108 @@
         <w:t xml:space="preserve">Lucie Šidlová, hlavní architekta Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chceme pokračovat ve studiích, které tady byly zpracovány  v předchozích obdobích. A to tím, že jsme vyčlenili místa, která potřebují  tu změnu nejurgentněji. To znamená, jsou to tady ty velké asfaltové plochy,  které jsou hodně devastované, které jsou hodně staré. Takže ty budou  odstraněny, bude tady vytvořeno nějaké menší dětské hřiště."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to zase takový dluh minulosti. Je jich hodně. Nevíme, co  dřív. Snažíme se to postupně spravovat ta území. Teď už nám běží realizace  prostoru před kulturním domem ve Frýdku. Teď jsme zase v Místku, abychom  vyváženě opravovali obě části města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sídliště je velmi rozsáhlé a komplikované. Projektová  dokumentace a stavební povolení se proto bude zpočátku týkat čtyř vnitrobloků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sídliště je velmi rozsáhlé a komplikované. Projektová  dokumentace a stavební povolení se proto bude zpočátku týkat čtyř vnitrobloků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na třech jsme tady chtěli udělat nějaká kapesní dětská  hřiště, plus mobiliář a tak dále, něco pro seniory a udělat tomu normální  vzhled. To znamená chodníky, doplnit zeleň, stromy, keře a samozřejmě zázemí  pro děti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Šidlová, hlavní architekta Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě to bude doplněno lavičkami, mobiliářem, novým  trasováním pěších komunikací a všechno by mělo být i podpořeno nějakými prvky  zastínění a prvky, které budou v souladu s adaptační strategií města.  To znamená zasakovací povrchy a zeleň."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do jednoho z vnitrobloků chce město umístit nové  parkoviště.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do jednoho z vnitrobloků chce město umístit nové  parkoviště. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta konfigurace k tomu je vhodná. A chceme tam vybudovat  parkování, které je tady potřeba. Lidé jsou docela, bych řekl, zoufalí, protože  se objevují druhé a třetí auta v rodinách. To znamená, že pro ty už nejsou  dimenzovaná parkoviště na těch sídlištích. To znamená, my to chceme řešit tím,  že teď ještě vybereme vhodné plochy na to, abychom doplnili, co možná nejvíce  parkovacích míst. Ale to bude dejme tomu po kusech. To znamená desítky. A pak  se tomu chceme věnovat ještě v místě bývalého kina, kde tam chceme  rozšířit to parkoviště s kapacitou až na 200 až 220 parkovacích míst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce na revitalizaci sídliště by mohly začít příští rok. To  je na Riviéře také naplánována výstavba nového volnočasového areálu na břehu  Ostravice u Domova pro seniory.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce na revitalizaci sídliště by mohly začít příští rok. To  je na Riviéře také naplánována výstavba nového volnočasového areálu na břehu  Ostravice u Domova pro seniory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velikonoce na Sovinci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -660,57 +772,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Nejvíc  se mi líbila rozhledna.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Líbila  se mi tady prohlídka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Mě  se líbílo, jak jsme na té prohlídce šli pod zem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Došlo  také na velikonoční zvyky a stylové velikonoční dárečky.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Taťána Polášková, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nyní  se nacházíme ve strážnici. Vidíte sami, že je vyzdobena  velikonočně, tady si povídáme, vzhledem k velkým svátkům v  roce, právě o Velikonocích, velikonočních tradicích a  zvyklostech.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -823,93 +928,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-04-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>