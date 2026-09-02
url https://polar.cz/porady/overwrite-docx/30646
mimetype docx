--- v1 (2026-04-11)
+++ v2 (2026-09-02)
@@ -970,51 +970,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-04-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-04-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>