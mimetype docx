--- v0 (2026-03-20)
+++ v1 (2026-05-24)
@@ -1,203 +1,313 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarní úklid a blokové čištění jsou v plném proudu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ulice Frýdku-Místku opět brázdí úklidové čety a čisticí technika. Naplno už probíhá jarní úklid, který je spojený s blokovým čištěním. To tradičně komplikují neukáznění řidiči, kteří nepřeparkují svá auta. Dopravní značení přitom na blokové čištění upozorňuje týden dopředu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravidelně každé úterý a čtvrtek se ve Frýdku-Místku provádí  blokové čištění ulic. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Legerská, mistr provozu komunikace,  TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Blokové čištění probíhá ráno od 8:00 hodin, kdy tady najede  městská policie, naše technika. S tím, že většinou ruční úklid, který tady  probíhá, oškrab chodníků, zametení v rozích, ten už tady bývá kolem 7:30  hodin, ale oficiálně blokovka začíná v 8:00 hodin."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Technickým službám asistují strážníci městské policie, kteří  vypisují pokuty a nahrávají na kameru přesun vozidel, která nerespektují  dopravní značení zákaz stání v době blokového čištění.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Technickým službám asistují strážníci městské policie, kteří  vypisují pokuty a nahrávají na kameru přesun vozidel, která nerespektují  dopravní značení zákaz stání v době blokového čištění. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Legerská, mistr provozu komunikace,  TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dopravní značení na blokových čištěních se dává týden  dopředu. S tím, že spousta občanů toto dopravní značení vůbec nerespektuje  a zůstává zaparkováno na těch ulicích. Největší problém, co je, tak jsou  zaparkovaná auta. Čekají do poslední chvíle ti lidé, jestli je odtáhneme,  neodtáhneme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V takovém případě zaplatí řidiči pokutu za zákaz  parkování a také za odtah vozidla na jiné místo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V takovém případě zaplatí řidiči pokutu za zákaz  parkování a také za odtah vozidla na jiné místo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Legerská,  mistr provozu komunikace, TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Blokové čištění se provádí v některých  ulicích etapově, že se musí rozdělit na dvě, tři etapy. Protože buď je ta ulice  dlouhá nebo je tam tolik parkovacích míst, že se to nedá udělat najednou. Není  to s tím, že bychom to nezvládli my technicky, ale je to o tom, že ta auta  nemají kde přeparkovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na frekventovaných místech, jako je 8. pěší pluk, Sadová,  Palackého nebo na parkovišti pod magistrátem se blokové čištění provádí o  víkendu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na frekventovaných místech, jako je 8. pěší pluk, Sadová,  Palackého nebo na parkovišti pod magistrátem se blokové čištění provádí o  víkendu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Legerská, mistr provozu komunikace,  TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V letošním roce jsme zkusili najet na nový systém,  který teď zkoušíme. Na některých ulicích se bude dělat jednou za dva roky. A tím  pádem nám zůstanou volné termíny, které my využijeme na jiné ulice. Které  doposud třeba byly čištěny jenom sporadicky. Ať se dostaneme ke kanálovým  vpustím, do zákoutí, kde se není schopen dostat zametač v dnešní době."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Současně s blokovým čištěním probíhá ve městě také  jarní úklid.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Současně s blokovým čištěním probíhá ve městě také  jarní úklid. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Legerská, mistr provozu komunikace,  TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Pro letošní rok máme devět lidí. S tím, že ti se  podílejí i na blokovém čištění. Mimo úterý a čtvrtek se pohybují v těch  sídlištích, kde uklízejí vnitrobloky, uklízejí chodníky, kde se dostanou, kolem  zaparkovaných aut. Ale s nějakým rozestupem, kde se dostanou. A pak se  snažíme tam poslat ještě zametač za nimi, aby to umyl a bylo to co nejvíce  čisté."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Slíva (KDU-ČSL/SPOLU), náměstek primátora  Frýdku—Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych chtěl poděkovat moc technickým službám, které  každoročně se starají o jarní úklid. Po tom zimním období, velkým pomocníkem  technickým službám je samočisticí stroj, který se osvědčil v minulém roce.  Tento stroj využívají zejména k odstranění větších nečistot. Zbytků  nějakého posypového materiálu po té zimní údržbě. No a co se týče těch pěších a  historických zón, tak tam pomáhají vysavače."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kompletní harmonogram blokového čištění a jarního úklidu  najdou lidé na webu města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kompletní harmonogram blokového čištění a jarního úklidu  najdou lidé na webu města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktualizace žádostí o byty v Penzionu pro seniory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -251,53 +361,52 @@
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU),  náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My se snažíme tady opravdu investovat. Během roku 2018 až  2021 probíhala výměna bytových jader a výměna kuchyňských koutů. Dále se tady  investuje i do zeleně okolo penzionu. Uživatelé tady mají i venkovní posezení,  workout, je tady i klub seniorů, který čítá zhruba 45 uživatelů, kde senioři  provádějí společné aktivity."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Chlebek, ředitel Penzionu pro  seniory F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jako příspěvková organizace máme tři registrované  sociální služby. Máme tu jednotku domova pro seniory, kde je 14 lůžek, plus  odlehčovací služba, kde jsou 4 lůžka a plus ještě poskytujeme terénní  pečovatelskou službu v rámci tohoto objektu. Je tu 167 bytových jednotek,  z toho je 132 jednopokojových bytů, 33 dvoupokojových a dva třípokojové  byty. Průběžně se obsazují ty byty. Takže si myslím, že lidé se tady cítí  spokojeně a mají tady své přirozené prostředí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kompletní rekonstrukce bytových jader, včetně  kuchyňských linek a sporáků vyšla město na 44 milionů korun. Aktuálně má  penzion v zásobníku investičních akcí také plán na rekonstrukci výtahů</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kompletní rekonstrukce bytových jader, včetně  kuchyňských linek a sporáků vyšla město na 44 milionů korun. Aktuálně má  penzion v zásobníku investičních akcí také plán na rekonstrukci výtahů </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Soutěž Podbeskydský ještěr hledala nejlepší cukráře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -341,103 +450,101 @@
         <w:t xml:space="preserve">2.) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chystáme pro vás dortík s citrusovým a švestkovým  korpusem a vínovým krémem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Lachetová,  zástupkyně ředitele SŠ GOS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to cukrářská soutěž pro žáky učilišť, kteří absolvují  tříletý učební obor. A žáci mají možnost zde uplatnit svou fantazii. Jednak, co  se týče korpusu, výzdoby a veškerého cukrářského umění, které se naučili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Soutěžící měli doslova volnou ruku, co se týče výzdoby a  korpusu. Dort musel být pouze do čtyř kilogramů a připravit ho museli  v časovém limitu 5 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Soutěžící měli doslova volnou ruku, co se týče výzdoby a  korpusu. Dort musel být pouze do čtyř kilogramů a připravit ho museli  v časovém limitu 5 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška  Dernerová, porotkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Necháváme to volné téma, protože ta kreativita je potom  zajímavá i pro nás. A hodnocení, na to máme přesně parametry. Je tam dána  hmotnost, využití surovin, příchutě a hlavně to zpracování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Lachetová,  zástupkyně ředitele SŠ GOS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hlavní cíl soutěže je žáky motivovat, aby ten obor, který se  vyučí, tak u něj zůstali a dále rozvíjeli. Aby se mohli uplatnit nejen po  vyučení a našli nějaké zaměstnání, které by jim odpovídalo a určitě se jim tam  líbilo a zůstali u toho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tato škola je v mnohém výjimečná, dělá spousty věcí,  které jsou nadstandardní. A jedním z těch důkazů je právě tato soutěž,  která přivede do města spousty šikovných lidí. A je to i o tom, že pokud my máme absolventy našich  základních škol, víme o tom, že máme kvalitní střední vzdělávání u nás ve  městě, tak bychom rádi, aby to využili i naši studenti a nemuseli jezdit na  druhý konec republiky, protože víme, že máme to rodinné stříbro ve městě. A  vždycky je dobré najít to kvalitní, co je i poblíž a nehledat za humny, protože  často opravdu ta kvalita se skrývá doma."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejlepší dort nakonec připravila Lenka Šottlová ze Střední  školy gastronomie, hotelnictví a lesnictví Bzenec.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejlepší dort nakonec připravila Lenka Šottlová ze Střední  školy gastronomie, hotelnictví a lesnictví Bzenec. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -512,93 +619,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-11-04-2024-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>