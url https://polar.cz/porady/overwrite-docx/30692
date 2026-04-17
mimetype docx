--- v0 (2026-01-02)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.4.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ rodáci uctili čestného občana Karla Kryla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klub rodáků a přátel města vyhlásil v Novém Jičíně jaro Karla Kryla. Uctil tak kulaté výročí narození i úmrtí tohoto novojičínského čestného občana.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -199,86 +314,66 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DOMOV POD BÍLOU HOROU PŘIJÍMÁ ŽÁDOSTI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Domov pod Bílou horou v Kopřivnici ode dneška přijímá žádosti o službu. Slavnostní otevření je naplánováno na 18. červen. Celkem bude mít k dispozici 84 míst. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana Moravskoslezského kraje</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “32 míst pro domov pro seniory a 52 míst pro domov se zvláštním režimem. Všichni se mohou přihlásit na emailu, pomocí datové schránky nebo přímo osobně v Kopřivnici.”</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Klauni baví děti na dětském oddělení Nemocnice ve F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pravidelně navštěvují dětská oddělení v nemocnicích a baví tamní děti. Návštěvy klaunů patří mezi nedílnou součást péče o malé pacienty i v Nemocnici ve Frýdku-Místku. Samotní klauni svou práci berou jako poslání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -311,53 +406,52 @@
         <w:t xml:space="preserve">Lucie Buchtová, Klauni z Balónkova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Určitě nejvíc je ten dětský úsměv, že jo. Já jsem říkala, že  jsem měla to štěstí, že jsem nikdy hospitalizovaná nebyla, takže si to osobně  nedovedu představit, ale musí to být nehorázný stres pro ty malé děti. Přece  jenom jsou v neznámém prostředí úplně samy. Takže si myslím, že když  přijdeme my, takoví veselí, barevní klauni, tak to určitě má vliv na jejich  psychickou pohodu a prostě, když potom vidíte ten úsměv, který tomu dítku  vykouzlíte tím, co děláte, tak je to k nezaplacení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to určitě úžasné zpestření, protože ten čas tady přece  jenom utíká pomaleji než kdekoliv jinde. Takže vidím, že ho to hodně rozesmálo,  je šťastný, tak je to fajn."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Klauni dělají radost hospitalizovaným dětem, i těm, které  potkají například na chodbách v ambulanci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Klauni dělají radost hospitalizovaným dětem, i těm, které  potkají například na chodbách v ambulanci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Zbavitel, Klauni z Balónkova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to hlavně o těch balóncích, nicméně už se nám párkrát  stalo, že jsme k tomu dali další vystoupení. To znamená, skládáme si  muziku, takže když ty děti mnohou a lékař to dovolí, tak se spolu sejdeme  v nějaké herně a tam se spolu bavíme. A máme i kouzla, ale primárně jsou  to ty balónky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
@@ -375,53 +469,52 @@
         <w:t xml:space="preserve">Eva Klásková, primářka dětského a  novorozeneckého oddělení NemFM: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dětské oddělení  dlouhodobě spolupracuje s Klauny s Balónkova, ale také se Zdravotními  klauny, s dobrovolníky z Adry. A z pohledu lékaře je to  absolutně nedílná součást péče o naše dětské pacienty. Poskytování kvalitní  zdravotní péče je samozřejmě základ. Ale to, jak se děti u nás cítí, jaký si  odnesou zážitek, potom v podstatě přenášejí do vnímání jakékoliv další  spolupráce, i do budoucna. A my chceme, aby děti od nás odcházely spokojené,  zdravé a s úsměvem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Zbavitel, Klauni z Balónkova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Myslím si, že se nás může přidat více, protože za každým  takovým balónkem se skrývá dětský úsměv. Jsme rádi, že můžeme jezdit do nemocnic  v Moravskoslezském kraji. Jednak to je i díky podpoře krajského úřadu. No  a samozřejmě mít přání, ať jsou ty nemocnice co nejvíce prázdné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Že smích opravdu léčí, potvrdila už řada odborných studií.  Posiluje imunitu, srdce a plíce a také zmírňuje bolest.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Že smích opravdu léčí, potvrdila už řada odborných studií.  Posiluje imunitu, srdce a plíce a také zmírňuje bolest. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kniha očima pamětníků: „K poslední šichtě – Zdař Bůh!“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -687,93 +780,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-04-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>