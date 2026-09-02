--- v1 (2026-04-17)
+++ v2 (2026-09-02)
@@ -822,51 +822,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-04-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-04-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>