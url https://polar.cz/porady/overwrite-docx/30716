--- v0 (2026-01-30)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.4.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Členové IZS zachránili dívku z řeky Ostravice ve F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci, policisté a hasiči zachraňovali 21letou dívku, která se topila v řece Ostravici ve Frýdku-Místku. Díky perfektní spolupráci a také velkému štěstí se dívka neutopila pod jezem. Dlouhé minuty totiž čekala na záchranu, než si jí někdo ve vodě všimne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,53 +263,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žena se poranila o jehlu v zahradnickém substrátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velmi nepříjemná událost se stala jedné zaměstnankyni Muzea Těšínska. Při práci v archeoparku se poranila o injekční jehlu, která byla v zahradnickém substrátu. Žena teď podstupuje testy, zda není nakažená některou z infekčních nemocí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K drobnému poranění, které však může mít nepříjemné následky, došlo ve chvíli, kdy pracovnice Archeoparku v Chotěbuzi připravovaly zeminu pro výsadbu okrasné zeleně a květin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K drobnému poranění, které však může mít nepříjemné následky, došlo ve chvíli, kdy pracovnice Archeoparku v Chotěbuzi připravovaly zeminu pro výsadbu okrasné zeleně a květin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poraněná žena: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Načínali jsme asi čtvrtý pytel s tím, že vlastně jsem rukou hrábla s rukavicí do toho pytle s tou hlínou a au, že jo. Na něco jsem se napíchla. Předpokládala jsem, že to je nějaké jehličí, nebo něco podobného. Ale v tom prstu jsem měla zapíchlou jehlu z injekční stříkačky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyšek Ondřeka, ředitel Muzea Těšínska:</w:t>
       </w:r>
       <w:r>
@@ -389,98 +503,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kino Centrum otevřelo zázemí filmovým nadšencům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K 60. výročí založení karvinského městského domu kultury měli filmoví fanoušci možnost nahlédnout do zázemí kina Centrum. Dostali se ke konstrukci za plátno, prohlédli si akustiku i kabinu promítačů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prohlídky jinak nepřístupných míst kina Centrum přilákaly v den otevřených dveří několik desítek filmových fanoušků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prohlídky jinak nepřístupných míst kina Centrum přilákaly v den otevřených dveří několik desítek filmových fanoušků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Gajdica, vedoucí karvinských kin</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ta prohlídka se stává ze čtyř částí, je to prostor za plátnem, kinosál, kde je připravena prezentace a potom promítací kabina."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za plátnem se nachází konstrukce, na které je kinoplátno uchyceno, odvážní mohli vystoupat do výšky čtyř metrů a prohlédnout si reproduktory kina.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za plátnem se nachází konstrukce, na které je kinoplátno uchyceno, odvážní mohli vystoupat do výšky čtyř metrů a prohlédnout si reproduktory kina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V promítací kabině si lidé mohli prohlédnout nejrůznější artefakty k promítačkám, se kterými se filmy promítaly do roku 2012. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bobeš Pietrosz, promítač:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Kdysi to byla práce spíše manuálně náročná, za druhé to bylo těžké ty kotouče, takže trochu i sílu. Dnes je to jednodušší v tom, že je to zdigitalizováno, čili je to spíše o práci s počítačem. Takže ten promítač zase musí mít jiné znalosti."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Kdysi to byla práce spíše manuálně náročná, za druhé to bylo těžké ty kotouče, takže trochu i sílu. Dnes je to jednodušší v tom, že je to zdigitalizováno, čili je to spíše o práci s počítačem. Takže ten promítač zase musí mít jiné znalosti." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zaujala mě promítárna, byla hodně zajímavá." "Nádherná procházka, člověk se dozvěděl o historii, o současnosti, viděli jsme staré fotky, zavzpomínali jsme na staré roky, jak jsme tady chodili jako mladí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájem pracovníky kina mile překvapil, zorganizovali několik prohlídek skupin za sebou. Rozhodli se nabídnout do budoucna další termíny prohlídek. Nejspíše už příští rok, kdy kino Centrum oslaví 40, výročí svého otevření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -703,93 +813,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-04-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>