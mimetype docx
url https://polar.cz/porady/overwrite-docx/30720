--- v0 (2026-03-07)
+++ v1 (2026-05-24)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.4.2024, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklistická doprava se stává v Ostravě fenoménem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklistická doprava se v Ostravě stává fenoménem. Mnozí obyvatelé města i okolí využívají kolo denně a díky husté síti cyklostezek je to stále bezpečnější způsob dopravy. Na oblibě získává také sdílení jízdních kol. Strážníci proto často pořádají nejrůznější preventivní akce a vzdělávají cyklisty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolo už v Ostravě dávno není jen volnočasová pomůcka, pro milovníky sportu. Stále více lidí jej využívá jako běžný dopravní prostředek. Svědčí o tom také každoroční čísla o využívání sdílených kol společnosti Nextbike. Ostrava cyklodopravu mnoha způsoby podporuje a vzniká proto i celá koncepce. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kolo už v Ostravě dávno není jen volnočasová pomůcka, pro milovníky sportu. Stále více lidí jej využívá jako běžný dopravní prostředek. Svědčí o tom také každoroční čísla o využívání sdílených kol společnosti Nextbike. Ostrava cyklodopravu mnoha způsoby podporuje a vzniká proto i celá koncepce.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Samozřejmě cyklistickou dopravu podporuje. My víme, že historicky vlastně cyklo doprava v Ostravě  byla zejména pro ten rekreační charakter. Tenhle trend se pomalu začíná dařit  trošičku obracet, když se snažíme opravdu na ty kola dostat i lidi, kteří se mají dostávat běžně v rámci cestování po městě. Měl by to být teda  nejenom rekreační prvek, ale opravdu i jakýsi pilíř dopravy. Takže samozřejmě Ostrava významně buduje cyklistickou infrastrukturu a cyklostezky.  Samozřejmě podporujeme bikesharing, takže těch opatření je celá řada. A  tady musím říci, že opravdu lidí, kteří se na těch kolech objevují, přibývá.  Samozřejmě víme, že alfa a omega cyklodopravy ve městě je bezpečnost. Ti lidé nám to říkají a říkají nám to i ty průzkumy. Nejčastěji zmiňují,  že se chtějí cítit na tom kole bezpečně v hustém provozu. Takže  vlastně máme i nějakou koncepci cyklistické dopravy, která už říká třeba když  rekonstruujeme nějakou ulici, jak ta ulice má vypadat, aby byla oddělena vozovka od  cyklostezky nějakým výškovým profilem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na bezpečnost se v rámci nejrůznějších projektů a akcí zaměřují hlavně strážníci. Začínají už u malých cyklistů, které učí bezpečné chování v provozu na dopravních hřištích. U dospělých cyklistů jde především o prevenci a připomínání důležitých zásad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,57 +270,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě jsou velmi oblíbená také sdílená kola společnosti Nextbike, na které město přispívá, aby mohlo být 15 minut jízdy zdarma. Loni v Ostravě bylo napočítáno 470 tisíc výpůjček, což je asi 1300 denně. I pro sdílená kola platí stejná pravidla. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Vavříček, zástupce společnosti Nextbike Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je důležité, aby cyklisté používali cyklostezky nebo pozemní komunikaci, aby hlavně  nejezdili po chodníku, protože je to vůči ostatním kolemjdoucím dost nebezpečné. Další  bod desatera je, aby se nejezdilo po přechodu. Takže ideální případ je, vzít si kolo na  chodníku, přejít třeba přes přechod na tu cestu nebo na cyklostezku a až potom  nasednout. Potom, aby vraceli kola do stojanu a vždycky kola zamkli. Člověk ho může  zamknout jinde, ale samozřejmě mu potom přijde pokuta. Proto jsou ty  stojany k tomu určeny, aby se to různě neválelo a nepřekáželo to třeba kolemjdoucím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V letošním roce chce Ostrava investovat do oprav cyklostezek asi 20 milionů korun. Novinkou, kterou jistě cyklisté uvítají, je zklidnění dopravy, kdy bude v některých úsecích městských silnic snížena rychlost až na 30 km za hodinu. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerami jsou už vybaveny všechny vozy MHD v Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -395,93 +502,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-18-04-2024-17-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>