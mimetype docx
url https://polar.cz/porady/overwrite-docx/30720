--- v1 (2026-05-24)
+++ v2 (2026-09-03)
@@ -544,51 +544,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-18-04-2024-17-45" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-18-04-2024-17-45?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>