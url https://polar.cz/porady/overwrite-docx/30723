--- v0 (2025-12-24)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.4.2024, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u sledování medicíny speciál z prostředí fakultní nemocnice Ostrava. V dnešním díle se dozvíte, jak mohou rehabilitovat například pacienti po cévní mozkové příhodě. Do neurorehabilitace  nově vstoupila umělá inteligence jako další prvek při rekonvalescenci. Pomocí speciálního setu se pacienti ocitají ve virtuální realitě.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacienti mohou rehabilitovat i s pomocí virtuální reality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pacienti po mozkových příhodách, a s dalšími neurologickými a neurochirurgickými diagnózami teď mohou rehabilitovat i s pomocí virtuální reality.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -412,93 +527,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-18-04-2024-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>