--- v0 (2026-01-27)
+++ v1 (2026-06-23)
@@ -1,100 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.4.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Protidrogový vlak se po tříleté pauze vrátil varovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Nového Jičína se po tříleté pauze vrátil protidrogový vlak. Revolution train tu zastavil na jeden den, otevřen byl pro školní skupiny i veřejnost zdarma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Šest stříbrných vagonů, ve kterých se během zhruba 100 minut odehrává skutečný příběh o drogové závislosti. Do Nového Jičína přijel po tříleté pauze Revolution train. Tento preventivní program byl prioritně určen dětem ze druhého stupně základních škol.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Tyl, provozní manažer Revolution train: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Děti si projdou film, který je natočený podle skutečných událostí, ty se staly před více než 20 lety. Ve vlaku si děti projdou celkem čtyřmi kinosály, kdy za každým plátnem se ukrývá interaktivní místnost, kde s dětmi vedeme interakci a diskuze na dané téma, které viděly zrovna v tom filmu. Dám příklad, když viděly,  jak mladá partička popíjí na baru, tak se zvedne plátno a za plátnem je bar, kde diskutujeme o alkoholu a nikotinu. Takhle prochází tím příběhem, až se dozví, jak to dopadlo. Na závěr komunikujeme s dětmi, co by udělaly jinak, jak se mají případně v životě rozhodnout a podobně.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Cílem programu je prostřednictvím zapojení všech lidských smyslů efektivně zapůsobit na návštěvníky a primárně je od užívání drog odradit. Revolution train křižuje republiku osm let, poprvé přijel do Nového Jičína v roce 2017.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Cílem programu je prostřednictvím zapojení všech lidských smyslů efektivně zapůsobit na návštěvníky a primárně je od užívání drog odradit. Revolution train křižuje republiku osm let, poprvé přijel do Nového Jičína v roce 2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oldřiška Navrátilová, vedoucí Odboru školství, kultury a sportu, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme zvažovali, jestli tento protidrogový vlak vůbec objednat. Probrali jsme to se všemi řediteli základních škol a jejich preventisty a všichni se shodli na tom, že tenhle výukový program je dobrý, a že by rádi, kdyby se ho žáci mohli zúčastnit. Určitě, někdo s tím může mít problémy, může říct, jestli to je vhodné, nebo jestli existují nějaké vhodnější varianty výuky protidrogové prevence, ale nikdo nám nic jiného nebo lepšího nenabídl.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Tyl, provozní manažer Revolution train: </w:t>
       </w:r>
@@ -125,58 +239,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ty drogy jsou fakt špatné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oldřiška Navrátilová, vedoucí Odboru školství, kultury a sportu, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zpětnou vazbu máme samozřejmě po vyhodnocení těch dotazníků od dětí, od pedagogů,  ale ke mně se dostalo hodně zpětných vazeb od rodičů dětí. Rodiče mi říkali, že jsou strašně rádi, že ten den, kdy děti navštívili tady ten vlak, tak si večer s ním o tom povídali, povídali o tom filmu, povídali o tom, jaké jsou ty nástrahy, povídali jim, jak by oni to řešili a jak by reagovali, a to je asi smysl toho celého projektu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Preventivní program v protidrogovém vlaku absolvovalo během jednoho dne na 500 novojičínských školáků sedmých až devátých ročníků, odpoledne mohla zdarma vstoupit i veřejnost. Za Revolution train zaplatilo město 148 tisíc korun. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sdílená kola už jezdí, první půlhodina je zdarma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -249,55 +355,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dan Rambousek, Nextbike: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme moc rádi, že můžeme naši službu nabídnout občanům  dalších dvou měst v Moravskoslezském kraji. Díky tomu jsme protli hranici 40 měst v České republice, kde Nextbike se sdílenými koly operuje. Očekáváme, že v Novém Jičíně se při počtu 75 kol budeme standardně dostávat na sto a více výpůjček denně. Co se týče propojení dvou měst, Nového Jičína a Kopřivnice, my se dostáváme do stavu, kdy ta síť těch měst, kde Nextbike operuje, je tak hustá, že už je vlastně potřeba se dostat i za jejich hranice. Tady to bylo unikátní v tom, že ta vize byla od začátku jasná, obě města propojit a mít tu možnost mezi nimi přejíždět.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sdílená kola budou v ulicích Nového Jičína a Kopřivnice do počátku prosince. Pak tento  pilotní projekt všechny tři strany vyhodnotí a rozhodnou o jeho pokračování zase na jaře roku 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarní ovál trhal rekordy, počasím i účastí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarním oválem začal další ročník Novojičínské běžecké ligy. Na jeho start se postavil rekordní počet běžců, zejména v dětských kategoriích.</w:t>
@@ -306,53 +407,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za doslova letního počasí se počátkem dubna konal na atletickém stadionu první závod nového ročníku Novojičínské běžecké ligy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Sedlář, předseda Atletického oddílu TJ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska nás čeká 3. roční Novojičínské běžecké ligy, první závod Jarní ovál, který poprvé ve své tříleté historii zažívá krásné počasí. První ročník nám sněžilo, ve druhém ročníku lilo a dneska máme krásné slunné počasí, tak věříme, že uděláme účastnický rekord.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A ten se skutečně povedl, na start tříkilometrového závodu se zaregistrovalo 51 dospělých běžců, 138 dětí se utkalo na tratích od 100 po 800 metrů. Co se týče věkových kategorií, zaběhat si vlastně mohl přijít každý, kdo stojí na nohou. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A ten se skutečně povedl, na start tříkilometrového závodu se zaregistrovalo 51 dospělých běžců, 138 dětí se utkalo na tratích od 100 po 800 metrů. Co se týče věkových kategorií, zaběhat si vlastně mohl přijít každý, kdo stojí na nohou.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Sedlář, předseda Atletického oddílu TJ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Snížili jsme věkovou kategorii, letos startují nejmladší od roku narození 2021 a mladší a potom se kategorie stupňují po dvou letech.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štěpánka Caloňová, účastnice závodu: </w:t>
       </w:r>
       <w:r>
@@ -504,93 +604,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-19-04-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>