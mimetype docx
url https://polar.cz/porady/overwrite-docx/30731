--- v0 (2025-12-30)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.4.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kotvice zajistí lepší domov chráněným druhům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V přírodní rezervaci Kotvice u Studénky začala obnova rybníků a mokřadů. Rozsáhlá revitalizace území je nutná pro další ochranu vzácných druhů vodních ptáků a obojživelníků, kteří tu žijí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -56,53 +171,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Teď zde byly zahájeny rozsáhlé práce, které jsou nutné pro další ochranu těchto druhů, aby tu vznikly nové pestřejší možnosti pro hnízdění ptactva a rozmnožování obojživelníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Osmančík, Agentura ochrany přírody a krajiny ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Účelem těchto stavebních prací je, pokud možno, ochránit ta rybniční stanoviště před povodňovými vodami blízké řeky Odry a současně zajistit a zlepšit stav těch stanovišť pro vodní ptactvo nebo obojživelníky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prioritním cílem prací je ochrana ptáka motáka pochopa, který zde hnízdí. Tohoto ptáka má i Chráněná oblast Poodří ve svém znaku.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prioritním cílem prací je ochrana ptáka motáka pochopa, který zde hnízdí. Tohoto ptáka má i Chráněná oblast Poodří ve svém znaku.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě zlepšení podmínek pro tohoto létavého dravce ochranáři doufají, že revitalizace oblasti umožní lepší hnízdění v mělčinách a na ostrovech i pro kolonii racka chechtavého a  potápku černokrkou. A věří, že rozšířený porost rákosí by mohl zpět přilákat bukače velkého.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proto je teď nutné opravit především hráze obou rybníků, které jsou ve špatném stavu a nedokážou zabránit povodňovým rozlivům řeky Odry. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Osmančík, Agentura ochrany přírody a krajiny ČR: </w:t>
       </w:r>
       <w:r>
@@ -247,102 +361,87 @@
         <w:t xml:space="preserve">Ondřej Stanek, vedoucí technického úseku, SAK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“AHL začíná vždy koncem září a dneska vlastně končíme až 30. března, takže opravdu jsme jeli celou sezonu. Za sezonu padlo celkem nějakých 510 gólů v 38 zápasech. myslím si, že se nikdo vážně nezranil, což je asi nejdůležitější, protože chlapi jsou všichni amatéři, kteří chodí normálně ráno do práce, takže je nejdůležitější, aby si to užili, udělali si trochu žízeň a aby se tím sportem pobavili.”        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finálový zápas svedl dohromady domácí tým Makle sport fitness, který vyhrál i dlouhodobou část soutěže, spolu s ostravskými Chachary. Domácí za vydatné podpory publika skvěle rozjetou sezonu ukončili výhrou 2:1. Vítězný pohár převzali z rukou studéneckého starosty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Finále letos bylo těsné, skončilo 2:1. Ten poslední zápas, dá se říct, že domácí tým ze Studénky Makle,  zvládl a po zásluze získal letošní trofej.”</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">“Finále letos bylo těsné, skončilo 2:1. Ten poslední zápas, dá se říct, že domácí tým ze Studénky Makle,  zvládl a po zásluze získal letošní trofej.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Skončila další sezona amatérské hokejové ligy, která se tady už dlouhodobě pořádá ve Studénce. Pořadatelem je naše příspěvková organizace SAK Studénka, takže se snažíme i ten amatérský hokej tady ve Studénce pozvednout a dávat možnost těm amatérským sportovcům i potom konci své kariéry se zapojit do sportovního dění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tímto finálovým zápasem definitivně skončila sezona ledové plochy ve Studénce - a správce stadionu začal s rozpouštěním lednu. Je určitá šance, že kromě běžné údržby, by se během odstávky mohlo sportoviště dočkat i nového osvětlení.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme celý zimní stadion stadion zařazen do projektu EPC, což jsou souhrnné energetické úspory, takže je to součást. V tuhle chvíli ještě přesně nevíme, jestli se stihne výměna osvětlení zde v hale zimního stadionu během letošního léta, nebo to bude součástí té akce v průběhu příští letní přestávky. Každopádně v tom letošním nebo příštím roce dojde k výměně osvětlení za úsporné, dojde k instalaci fotovoltaiky a budou další energetické úspory, které v rámci tohoto stánku budou realizovány.”   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -417,93 +516,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-19-04-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>