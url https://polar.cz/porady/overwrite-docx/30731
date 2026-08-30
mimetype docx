--- v1 (2026-05-23)
+++ v2 (2026-08-30)
@@ -558,51 +558,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-19-04-2024-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-19-04-2024-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>