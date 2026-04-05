--- v0 (2026-01-03)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.4.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za bezdůvodné srážení lidí čeká bezdomovce vězení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otřesný případ agresivity řeší v těchto dnech ostravští policisté. Opilý bezdomovec se zcela bezdůvodně vrhal na kolemjdoucí na Svinovských mostech a srážel je na zem. Téměř 70letá žena dokonce skončila v kolejišti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -308,53 +423,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žena se poranila o jehlu v zahradnickém substrátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velmi nepříjemná událost se stala jedné zaměstnankyni Muzea Těšínska. Při práci v archeoparku se poranila o injekční jehlu, která byla v zahradnickém substrátu. Žena teď podstupuje testy, zda není nakažená některou z infekčních nemocí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K drobnému poranění, které však může mít nepříjemné následky, došlo ve chvíli, kdy pracovnice Archeoparku v Chotěbuzi připravovaly zeminu pro výsadbu okrasné zeleně a květin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K drobnému poranění, které však může mít nepříjemné následky, došlo ve chvíli, kdy pracovnice Archeoparku v Chotěbuzi připravovaly zeminu pro výsadbu okrasné zeleně a květin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poraněná žena: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Načínali jsme asi čtvrtý pytel s tím, že vlastně jsem rukou hrábla s rukavicí do toho pytle s tou hlínou a au, že jo. Na něco jsem se napíchla. Předpokládala jsem, že to je nějaké jehličí, nebo něco podobného. Ale v tom prstu jsem měla zapíchlou jehlu z injekční stříkačky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyšek Ondřeka, ředitel Muzea Těšínska:</w:t>
       </w:r>
       <w:r>
@@ -443,53 +557,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schválené projekty jsou napříč městskými obvody. Ve Lhotce si chtějí rodiče vytvořit altán a hřiště pro děti u školy, Ve Vítkovicích vysadí zeleň, Na Černé louce v centru bude co-workingový prostor, na Jihu chtějí občané upravit okolí kontejnerů a v Plesné chtějí pokračovat v rozvoji parku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alice Zelníčková Brůnová, starostka Sokola Plesná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chtěli bychom vytvořit motýlí louku a další prvky spojené s přírodou, včetně nějakých infografik apod. Dále také něco, co zaujme místní. Měl by tak vzniknout takový vodní projekt - bahniště." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celková výše dotací na 5 projektů je téměř milion 900 tisíc korun. Detailní podmínky naleznou zájemci na webu města . Ostrava už takto podpořila 55 projektů, celková částka se blíží  17 milionům korunám.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celková výše dotací na 5 projektů je téměř milion 900 tisíc korun. Detailní podmínky naleznou zájemci na webu města . Ostrava už takto podpořila 55 projektů, celková částka se blíží  17 milionům korunám. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Klauni baví děti na dětském oddělení Nemocnice ve F-M</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -529,53 +642,52 @@
         <w:t xml:space="preserve">Lucie Buchtová, Klauni z Balónkova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Určitě nejvíc je ten dětský úsměv, že jo. Já jsem říkala, že  jsem měla to štěstí, že jsem nikdy hospitalizovaná nebyla, takže si to osobně  nedovedu představit, ale musí to být nehorázný stres pro ty malé děti. Přece  jenom jsou v neznámém prostředí úplně samy. Takže si myslím, že když  přijdeme my, takoví veselí, barevní klauni, tak to určitě má vliv na jejich  psychickou pohodu a prostě, když potom vidíte ten úsměv, který tomu dítku  vykouzlíte tím, co děláte, tak je to k nezaplacení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to určitě úžasné zpestření, protože ten čas tady přece  jenom utíká pomaleji než kdekoliv jinde. Takže vidím, že ho to hodně rozesmálo,  je šťastný, tak je to fajn."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Klauni dělají radost hospitalizovaným dětem, i těm, které  potkají například na chodbách v ambulanci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Klauni dělají radost hospitalizovaným dětem, i těm, které  potkají například na chodbách v ambulanci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Zbavitel, Klauni z Balónkova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to hlavně o těch balóncích, nicméně už se nám párkrát  stalo, že jsme k tomu dali další vystoupení. To znamená, skládáme si  muziku, takže když ty děti mnohou a lékař to dovolí, tak se spolu sejdeme  v nějaké herně a tam se spolu bavíme. A máme i kouzla, ale primárně jsou  to ty balónky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
@@ -593,53 +705,52 @@
         <w:t xml:space="preserve">Eva Klásková, primářka dětského a  novorozeneckého oddělení NemFM: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dětské oddělení  dlouhodobě spolupracuje s Klauny s Balónkova, ale také se Zdravotními  klauny, s dobrovolníky z Adry. A z pohledu lékaře je to  absolutně nedílná součást péče o naše dětské pacienty. Poskytování kvalitní  zdravotní péče je samozřejmě základ. Ale to, jak se děti u nás cítí, jaký si  odnesou zážitek, potom v podstatě přenášejí do vnímání jakékoliv další  spolupráce, i do budoucna. A my chceme, aby děti od nás odcházely spokojené,  zdravé a s úsměvem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Zbavitel, Klauni z Balónkova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Myslím si, že se nás může přidat více, protože za každým  takovým balónkem se skrývá dětský úsměv. Jsme rádi, že můžeme jezdit do nemocnic  v Moravskoslezském kraji. Jednak to je i díky podpoře krajského úřadu. No  a samozřejmě mít přání, ať jsou ty nemocnice co nejvíce prázdné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Že smích opravdu léčí, potvrdila už řada odborných studií.  Posiluje imunitu, srdce a plíce a také zmírňuje bolest.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Že smích opravdu léčí, potvrdila už řada odborných studií.  Posiluje imunitu, srdce a plíce a také zmírňuje bolest. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -714,93 +825,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-20-04-2024-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>