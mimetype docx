--- v1 (2026-04-05)
+++ v2 (2026-09-02)
@@ -867,51 +867,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-20-04-2024-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-20-04-2024-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>