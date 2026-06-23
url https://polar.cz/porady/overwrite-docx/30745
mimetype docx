--- v0 (2026-01-26)
+++ v1 (2026-06-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.4.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vize tělocvičny Tyršovy školy už má reálné obrysy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Absenci kvalitní tělocvičny se základní škola na Tyršově ulici snaží řešit asi dvacet let. Nyní rada města její požadavek posvětila, schválila studii nového školního sportoviště, to by mohlo stát do čtyř let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -353,54 +468,52 @@
         <w:t xml:space="preserve">Jarmila Kudělková, spolek Být spolu aktivní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Abych vám řekla pravdu, tak jsem si myslela, že je to nejprve taková myšlenka úplně střelená. Pokývala jsem hlavou, ano, velmi ráda budu hrát Karkulku, jo budu to uvádět. A pak, když se to stalo skutečností, tak jsem se s tou myšlenkou úplně sžila, protože mám děti moc ráda. A představa, že stará generace se spojí s malými, a že jim zahrajeme divadlo, tak to není co řešit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pohádku O Červené Karkulce má toto divadélko v plánu odehrát v dubnu pro děti z mateřinek asi osmkrát. Prostor poskytl klub seniorů na ulici Msgr. Šrámka. S přípravou kulis pomohli dobrovolníci.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Kudělková, spolek Být spolu aktivní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Kulisy malovaly děti manželů Nevřivových, Tonda byl náš student obchodní akademie. Byli nesmírně ochotní, dokonce nám pomohli ty kulisy pověsit. malovali to ve své garáži a je to opravdu velice hezké a nám se tady moc pěkně pracuje.”     </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Kulisy malovaly děti manželů Nevřivových, Tonda byl náš student obchodní akademie. Byli nesmírně ochotní, dokonce nám pomohli ty kulisy pověsit. malovali to ve své garáži a je to opravdu velice hezké a nám se tady moc pěkně pracuje.”       </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězslava Lebeděvová, předsedkyně spolku Být spolu aktivní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nám totiž to slovo senior moc nesedělo, naší skupině. Proto jsem založili ten spolek Být spolu aktivní, ale nepoužívat slovo senior. Prostě máme pocit, že je to pro nás ještě takové trošku hanlivé v našem věku.”       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spolek od svého vzniku loni na podzim začal vyvíjet i další činnost pro aktivní lidi vyššího věku, od ledna pořádá hudební a taneční odpoledne v kavárně Hotelu Praha. Na první přišlo třicet lidí, na čtvrté už bezmála devadesát. Nejbližší taneční setkání je 26. dubna od 16 hodin, další 31. května. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -496,93 +609,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-22-04-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>