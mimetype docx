--- v0 (2026-01-02)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.4.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava podpoří začínající podnikatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chce pomoci začínajícím podnikatelům a proto vyhlásila nový dotační program. Jeho cílem je zvýšení konkurenceschopnosti, podpora inovací  a technologií, ale také rozvoj podnikatelského prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,144 +221,137 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj zprovoznila předporodní pokoj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj investovala peníze do vybudování předporodního pokoje pro páry, které čekají na příchod svého potomka. Po celou dobu hospitalizace, v době porodu i po porodu, tak nemusí být partneři vůbec separováni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původním záměrem nemocnice bylo připravit samostatný pokoj pro maminky, které jsou hospitalizovány i když je porod ještě daleko a mohly tady čas trávit společně s partnerem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původním záměrem nemocnice bylo připravit samostatný pokoj pro maminky, které jsou hospitalizovány i když je porod ještě daleko a mohly tady čas trávit společně s partnerem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Pikońová,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">primářka gynekologicko-porodnického oddělení Nemocnice Karviná-Ráj:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou maminky, které tady musí strávit v těhotenství tři čtyři dny, musíme dořešit nějaké komplikace a ony tady nerady bývají samy. Takže ta přítomnost partnera je pro ně žádoucí, ale nebráníme se ani tomu, když tento pokoj budou využívat tento pokoj i maminky, které se k porodu chystají, třeba v první době porodní a když nastane čas, tak se přestěhují na porodní sál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokoj využije před porodem svého prvního potomka i Sylvie Giemza z Bohumína.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sylvie Giemza, nastávající maminka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Vybrala jsem si tuto nemocnici protože mi je blízká a je to tu takové rodinné podle mě, to se mi líbí. Mě se ten pokoj zdá moderní, útulný a je to příjemné prostředí.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Vybrala jsem si tuto nemocnici protože mi je blízká a je to tu takové rodinné podle mě, to se mi líbí. Mě se ten pokoj zdá moderní, útulný a je to příjemné prostředí.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Předporodní pokoj je v těsné blízkosti porodního sálu. Po porodu se mohou hned oba partneři přesunout na rodinný pokoj, který nemocnice vybavila také velmi komfortně. Po celou dobu tedy páry nemusí být vůbec separovány. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 22. 4. 2024 16.00 - 1</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">OKD ZÍSKALA SOUHLASNÉ STANOVISKO EIA</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 22. 4. 2024 16.00 - 1 OKD ZÍSKALA SOUHLASNÉ STANOVISKO EIA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těžební společnost OKD obdržela od Ministerstva životního prostředí souhlasné závazné stanovisko v procesu posuzování vlivu hornické činnosti na životní prostředí (EIA) pro období od roku 2024 až do ukončení činnosti. To se týká jak dobývání uhlí, tak následné technické likvidace Dolu ČSM. Stanovisko přikládá OKD řadu povinností, včetně limitu roční těžby černého uhlí do 1,8 milionu tun, závazků k ochraně ovzduší a provádění ekologických rekultivací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CHARITATIVNÍ DRAŽBA DRESŮ BASKETBALISTŮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charitativní dražba originálních červených dresů opavských basketbalistů s logem Opava 800 vynesla více než 108 tisíc korun. Dražilo se na Aukru a peníze pomohou mobilnímu hospici Pokojné stáří Charity Opava. Podrobnosti a reportáž nabízíme v dalších zprávách v celou nebo už teď na portálu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">polar.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínská “Tyršovka” prosadila novou tělocvičnu</w:t>
       </w:r>
     </w:p>
@@ -387,111 +495,101 @@
         <w:t xml:space="preserve">Jiří Dulava, ředitel Sady Životice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Včely sice na to reagovaly, ale pak přišlo ochlazení a dokonce pak přišly i menší kroupy, takže zhruba za týden budeme vidět kolik z té násady se bude vyvíjet dál. Je kolem šesti stupňů, takže včelky nelítají. Ta situace má trvat zhruba ještě týden minimálně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sady mají nového vlastníka, kterým je město. Jabloně se pěstují na 64 hektarech. Z toho 37 patří zemědělskému půdnímu fondu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Baránek (ANO), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"My bychom rádi a vedeme s ministerstvem zemědělství debaty o tom, zdali bychom a bylo by možno tyto pronajímané plochy převést na obec Havířov. Město ty pozemky potřebuje, protože rozvoj města už možný není. Určitě nechceme dělat žádné revoluce. My tady ten prostor a pěstování jablek a historii známe a my bychom rádi, kdyby občané tento prostor zavnímali."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"My bychom rádi a vedeme s ministerstvem zemědělství debaty o tom, zdali bychom a bylo by možno tyto pronajímané plochy převést na obec Havířov. Město ty pozemky potřebuje, protože rozvoj města už možný není. Určitě nechceme dělat žádné revoluce. My tady ten prostor a pěstování jablek a historii známe a my bychom rádi, kdyby občané tento prostor zavnímali." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak to v sadech vypadá, se může veřejnost přijít podívat 1. května, kdy se v areálu bude konat Májový den. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 22. 4. 2024 16.00 - 2</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ŘSD FINIŠUJE S OPRAVOU MOSTU NA I/57</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 22. 4. 2024 16.00 - 2 ŘSD FINIŠUJE S OPRAVOU MOSTU NA I/57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zhruba do měsíce by měl být zprovozněn opravovaný most na silnici I/57 v Opavě-Kylešovicích, kde vede přes řeku Hvozdnici blízko vlakových kolejí směr Hradec nad Moravicí. Oznámilo to ŘSD na svém Twitteru. Na místě je stále obousměrný provoz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OKK KOKSOVNY SPLNILA DOBROVOLNOU DOHODU S MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společnost OKK Koksovny a Moravskoslezský kraj splnili své závazky z dobrovolné dohody z června 2022, které se týkají snižování zatížení životního prostředí. Podle zpětného hodnocení za rok 2023 oba subjekty úspěšně splnily své cíle stanovené v dohodě. Aktuálně má kraj dobrovolnou dohodu uzavřenou s celkem pěti velkými podniky působícími v regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pečovatelská služba má nové prostory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntál adaptoval nové prostory pro pečovatelskou službu ve vilovém objektu v Domově pro seniory. Bývalá lékařská vila na zahradě domu po odchodu odborného lékaře zůstala bez využití. Plánované propojení s domovem pro seniory by bylo velmi nákladné. Domov proto nabídl prostory městu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -679,93 +777,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-04-2024-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>