--- v1 (2026-04-17)
+++ v2 (2026-09-02)
@@ -819,51 +819,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-04-2024-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-04-2024-16-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>