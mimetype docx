--- v0 (2026-01-02)
+++ v1 (2026-05-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.4.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V životických sadech mají kvůli počasí obavy o úrodu jablek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V roce 2018 sklidili v životických sadech rekordních 1 900 tun jablek. Letošní sklizeň může ohrozit počasí. Sady nyní nově vlastní město Havířov, které chce získat do vlastnictví pronajaté pozemky od zemědělského půdního fondu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,53 +178,52 @@
         <w:t xml:space="preserve">Jiří Dulava, ředitel Sady Životice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Včely sice na to reagovaly, ale pak přišlo ochlazení a dokonce pak přišly i menší kroupy, takže zhruba za týden budeme vidět kolik z té násady se bude vyvíjet dál. Je kolem šesti stupňů, takže včelky nelítají. Ta situace má trvat zhruba ještě týden minimálně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sady mají nového vlastníka, kterým je město. Jabloně se pěstují na 64 hektarech. Z toho 37 patří zemědělskému půdnímu fondu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Baránek (ANO), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"My bychom rádi a vedeme s ministerstvem zemědělství debaty o tom, zdali bychom a bylo by možno tyto pronajímané plochy převést na obec Havířov. Město ty pozemky potřebuje, protože rozvoj města už možný není. Určitě nechceme dělat žádné revoluce. My tady ten prostor a pěstování jablek a historii známe a my bychom rádi, kdyby občané tento prostor zavnímali."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"My bychom rádi a vedeme s ministerstvem zemědělství debaty o tom, zdali bychom a bylo by možno tyto pronajímané plochy převést na obec Havířov. Město ty pozemky potřebuje, protože rozvoj města už možný není. Určitě nechceme dělat žádné revoluce. My tady ten prostor a pěstování jablek a historii známe a my bychom rádi, kdyby občané tento prostor zavnímali." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak to v sadech vypadá, se může veřejnost přijít podívat 1. května, kdy se v areálu bude konat Májový den. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava podpoří začínající podnikatele</w:t>
@@ -163,145 +277,137 @@
         <w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Inspirace vzešla z programu Řemeslný akcelerátor, který v letech 2022-2023 realizoval Impact Hub  Ostrava. Tento pilotní projekt zaštítilo město, přičemž z 51 žadatelů jej úspěšně absolvovalo 17 drobných  podnikatelů. Většina účastníků akcelerátoru program hodnotila velmi kladně pro množství poznatků z  marketingu, práva a financí, které jim při budování jejich podnikání pomohou. Nyní vyhlášený program je  zaměřen na rozvoj kompetencí měkkých i řemeslných dovedností, které pomohou zvyšovat podnikavost a  kreativitu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailní podmínky programu naleznou zájemci na webu města. Žadatel o dotaci musí mít provozovnu v Ostravě, může jím být právnická osoba, obchodní společnost, spolek nebo nestátní nezisková organizace. Elektronický formulář pro podávání žádostí bude zpřístupněn 2. května.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 22. 4. 2024 17.00 - 1</w:t>
-[...13 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 22. 4. 2024 17.00 - 1 OKD ZÍSKALA SOUHLASNÉ STANOVISKO EIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Těžební společnost OKD obdržela od Ministerstva životního prostředí souhlasné závazné stanovisko v procesu posuzování vlivu hornické činnosti na životní prostředí (EIA) pro období od roku 2024 až do ukončení činnosti. To se týká jak dobývání uhlí, tak následné technické likvidace Dolu ČSM. Stanovisko přikládá OKD řadu povinností, včetně limitu roční těžby černého uhlí do 1,8 milionu tun, závazků k ochraně ovzduší a provádění ekologických rekultivací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj zprovoznila předporodní pokoj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj investovala peníze do vybudování předporodního pokoje pro páry, které čekají na příchod svého potomka. Po celou dobu hospitalizace, v době porodu i po porodu, tak nemusí být partneři vůbec separováni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původním záměrem nemocnice bylo připravit samostatný pokoj pro maminky, které jsou hospitalizovány i když je porod ještě daleko a mohly tady čas trávit společně s partnerem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původním záměrem nemocnice bylo připravit samostatný pokoj pro maminky, které jsou hospitalizovány i když je porod ještě daleko a mohly tady čas trávit společně s partnerem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Pikońová,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">primářka gynekologicko-porodnického oddělení Nemocnice Karviná-Ráj:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou maminky, které tady musí strávit v těhotenství tři čtyři dny, musíme dořešit nějaké komplikace a ony tady nerady bývají samy. Takže ta přítomnost partnera je pro ně žádoucí, ale nebráníme se ani tomu, když tento pokoj budou využívat tento pokoj i maminky, které se k porodu chystají, třeba v první době porodní a když nastane čas, tak se přestěhují na porodní sál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokoj využije před porodem svého prvního potomka i Sylvie Giemza z Bohumína.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sylvie Giemza, nastávající maminka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Vybrala jsem si tuto nemocnici protože mi je blízká a je to tu takové rodinné podle mě, to se mi líbí. Mě se ten pokoj zdá moderní, útulný a je to příjemné prostředí.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Vybrala jsem si tuto nemocnici protože mi je blízká a je to tu takové rodinné podle mě, to se mi líbí. Mě se ten pokoj zdá moderní, útulný a je to příjemné prostředí.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Předporodní pokoj je v těsné blízkosti porodního sálu. Po porodu se mohou hned oba partneři přesunout na rodinný pokoj, který nemocnice vybavila také velmi komfortně. Po celou dobu tedy páry nemusí být vůbec separovány. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínská “Tyršovka” prosadila novou tělocvičnu</w:t>
@@ -395,87 +501,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K samotné realizaci stavby by mohlo dojít do čtyř let. Předpokládané náklady jsou zhruba 100 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 22. 4. 2024 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ŘSD FINIŠUJE S OPRAVOU MOSTU NA I/57</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ŘSD FINIŠUJE S OPRAVOU MOSTU NA I/57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zhruba do měsíce by měl být zprovozněn opravovaný most na silnici I/57 v Opavě-Kylešovicích, kde vede přes řeku Hvozdnici blízko vlakových kolejí směr Hradec nad Moravicí. Oznámilo to ŘSD na svém Twitteru. Na místě je stále obousměrný provoz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OKK KOKSOVNY SPLNILA DOBROVOLNOU DOHODU S MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společnost OKK Koksovny a Moravskoslezský kraj splnili své závazky z dobrovolné dohody z června 2022, které se týkají snižování zatížení životního prostředí. Podle zpětného hodnocení za rok 2023 oba subjekty úspěšně splnily své cíle stanovené v dohodě. Aktuálně má kraj dobrovolnou dohodu uzavřenou s celkem pěti velkými podniky působícími v regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dražba dresů opavských basketbalistů vynesla přes 108 tisíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Charitativní dražba originálních červených dresů opavských basketbalistů s logem Opava 800 vynesla více než 108 tisíc korun. Dražilo se na Aukru a peníze pomohou mobilnímu hospici Pokojný přístav Charity Opava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -642,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-04-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>