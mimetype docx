--- v0 (2026-01-29)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.4.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavební parcely Pod Skalkou budou na podzim hotovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na pozemcích Pod Skalkou pokračuje příprava infrastruktury pro 23 stavebních parcel. Současně tu vznikají dvě nové ulice, pro které radnice hledá jména. Podle územního plánu je to poslední lokalita ve městě, kde je možné rodinné domy stavět.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,53 +340,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Typickou dubnovou akcí v Muzeu Novojičínska je Den Země. Ten zde ovšem letos pojali velmi netradičně a návštěvníkům zprostředkovali život pod zemí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nevšední zážitek si odnášeli z Žerotínského zámku návštěvníci jeho dubnového vzdělávacího programu. Ten byl klasicky věnován Dni Země. Ovšem jeho pojetí zavedlo účastníky, především školní děti, do říše půdních živočichů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Machová, zooložka, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Letos jsme zaměřeni na téma život pod zemí. Největším zážitkem asi bude procházka podzemím, kde potkají zvířata, typické zástupce podzemní fauny, potom je samozřejmě seznámíme s preparáty, které muzeum ve svých sbírkách má. Celkově se to zaměřuje na savce žijící pod zemí. Program je připraven  na děti mateřských škol a první stupeň základní školy.”   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Letos jsme zaměřeni na téma život pod zemí. Největším zážitkem asi bude procházka podzemím, kde potkají zvířata, typické zástupce podzemní fauny, potom je samozřejmě seznámíme s preparáty, které muzeum ve svých sbírkách má. Celkově se to zaměřuje na savce žijící pod zemí. Program je připraven  na děti mateřských škol a první stupeň základní školy.”    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsme tam viděla různé zvířata, byla tam strašná tma, ještě že jsme měli tu baterku.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem tam viděl lišku, myslel jsem, že liška je na Slovensku, nevěděl jsem, že je i v Česku. Byla tam strašná tma, nebál jsem se.”</w:t>
       </w:r>
     </w:p>
@@ -504,93 +618,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-29-04-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>