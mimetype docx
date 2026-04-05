--- v0 (2026-02-11)
+++ v1 (2026-04-05)
@@ -1,196 +1,301 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.5.2024, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, u sledování medicíny speciál, tentokrát z Nemocnice Havířov. Zaměříme se na využívání tele medicíny, která pacientům nabízí velkou škálu služeb. Do studia jsme si k tématu pozvali ředitele nemocnice Norberta Longa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Telemedicína jako součást komplexní léčby pacientů</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Starost o obézní pacienty je v České republice stále ještě zanedbávána. To ale neplatí v havířovské nemocnici, kde se této problematice věnují komplexně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obézní pacienty netrápí jen jejich nadváha. Většinou trpí dalšími přidruženými onemocněními jako jsou cukrovka, nebo vysoký krevní tlak, kvůli kterých musí vyhledat lékařskou pomoc. Stejně tak i pan Igor Kubát, který pravidelně navštěvuje Centrum léčby obezity. Pacient kromě toho, že je s ním konzultován jídelníček na míru, je i pod neustálým dozorem, protože je monitorován na dálku pomocí telemedicíny. Nemocnice nově otevřela také Centrum telemedicínských služeb. K dispozici má v současné době 80 sad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Valeček, specialista telemedicíny Nemocnice Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Součástí sady je hlavně pro toho pacienta váha, ale na to jejich onemocnění navazují kardio problémy. Takže pacient dostává jednokanálové EKG, měří se a kontroluje se tlak. u nich dochází k rozvoji s tou obezitou i cukrovka typu 2, takže dostávají glukometr. Monitorujeme i saturaci okysličení krve, teplotu.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Součástí sady je hlavně pro toho pacienta váha, ale na to jejich onemocnění navazují kardio problémy. Takže pacient dostává jednokanálové EKG, měří se a kontroluje se tlak. u nich dochází k rozvoji s tou obezitou i cukrovka typu 2, takže dostávají glukometr. Monitorujeme i saturaci okysličení krve, teplotu.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pacienti zařazení do programu telemedicíny přiznávají, že jim monitorování na dálku pomáhá i psychicky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igro Kubát, pacient:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Tím pádem sám sebe donutím, abych se nějakým způsobem hlídal, abych nepřekročil ty nutriční hodnoty od sester, co jsem dostal tady v nemocnici. V procesu jsem prozatím měsíc a půů, ale výsledky se dostavily. Zhruba dvě kila už mám dole. Zlepší se krevní tlak, budu lehčí, takže všechno půjde.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Tím pádem sám sebe donutím, abych se nějakým způsobem hlídal, abych nepřekročil ty nutriční hodnoty od sester, co jsem dostal tady v nemocnici. V procesu jsem prozatím měsíc a půů, ale výsledky se dostavily. Zhruba dvě kila už mám dole. Zlepší se krevní tlak, budu lehčí, takže všechno půjde.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pokud se pacientovi nedaří snížit váhu a má velké zdravotní problémy, nemocnice se v rámci komplexnosti o obézní pacienty specializuje i na bariatrické operace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Schwarz, lékař, Ambulance pro chirurgickou léčbu obezity:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Vytíženost našeho pracoviště je poměrně velká. Ročně nás navštívilo minulý rok na 900 pacientů. Denně se to pohybuje na hranici až 25. Samozřejmě ne všichni pacienti absolvují všechny aspekty léčby obezity. Jen desetina absolvuje operační léčbu. Ono ta obezita je svým způsobem jako sněhová koule, na kterou se nabalují další a další choroby a vlastně zásahem chirurga můžeme výrazně pomoc právě v léčbě těchto onemocnění. S trochou nadsázky se dá říct, že pro nás je redukce hmotnosti vedlejší produkt, ale jádro podstaty spočívá v tom, že zbavíme člověka nemocní, které se na obezitu nabalují. Jako je cukrovka, vysoký krevní tlak, syndrom spánkového apnoe, astma se horší atd.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Vytíženost našeho pracoviště je poměrně velká. Ročně nás navštívilo minulý rok na 900 pacientů. Denně se to pohybuje na hranici až 25. Samozřejmě ne všichni pacienti absolvují všechny aspekty léčby obezity. Jen desetina absolvuje operační léčbu. Ono ta obezita je svým způsobem jako sněhová koule, na kterou se nabalují další a další choroby a vlastně zásahem chirurga můžeme výrazně pomoc právě v léčbě těchto onemocnění. S trochou nadsázky se dá říct, že pro nás je redukce hmotnosti vedlejší produkt, ale jádro podstaty spočívá v tom, že zbavíme člověka nemocní, které se na obezitu nabalují. Jako je cukrovka, vysoký krevní tlak, syndrom spánkového apnoe, astma se horší atd.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I tito pacienti jsou monitorování pomocí telemedicíny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Vránová, vedoucí nutriční terapeut: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Pacienti u nás v Centru obezity pokud jsou diagnostikování k bariatrické operaci, tak jsou automaticky napojení na telemedicínu. Pro ty pacienty je to přínosem v tom směru, že mají pocit nějakého bezpečí, že jsou v psychické pohodě a minimalizují se jakékoliv rizika jak před operací, tak po operaci. Jsou monitorování dva měsíce před bariatrickou operací a dva měsíce po bariatrické operaci.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Pacienti u nás v Centru obezity pokud jsou diagnostikování k bariatrické operaci, tak jsou automaticky napojení na telemedicínu. Pro ty pacienty je to přínosem v tom směru, že mají pocit nějakého bezpečí, že jsou v psychické pohodě a minimalizují se jakékoliv rizika jak před operací, tak po operaci. Jsou monitorování dva měsíce před bariatrickou operací a dva měsíce po bariatrické operaci.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Telemedicína je využívána i u pacientů, kteří se léčí v dialyzačním a nefrologickém centru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Zagrobová Kráĺová, primářka Dialyzačního a nefrologického centra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Možnosti využití telemedicíny u našich pacientů, jsou to buď pacienti v naši nefrologické ambulanci, nebo i u pacientů na dialýze, telemedicínu využíváme při monitoraci tlaku. Je to hlavně důležité z toho důvodu, že pro nás je podstatné, aby pacienti měli dobře kompenzovanou hypertenzi, protože dlouhodobě špatně léčená hypertenze, vysoký tlak, vede potažmo i k selhání funkcí ledvin. Velkou výhoda je, že vidíme hned i ty hodnoty tlaku pacientů a podle toho můžeme upravovat i léčbu. To znamená, že buď ty léky snižujeme, nebo zvyšujeme.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Možnosti využití telemedicíny u našich pacientů, jsou to buď pacienti v naši nefrologické ambulanci, nebo i u pacientů na dialýze, telemedicínu využíváme při monitoraci tlaku. Je to hlavně důležité z toho důvodu, že pro nás je podstatné, aby pacienti měli dobře kompenzovanou hypertenzi, protože dlouhodobě špatně léčená hypertenze, vysoký tlak, vede potažmo i k selhání funkcí ledvin. Velkou výhoda je, že vidíme hned i ty hodnoty tlaku pacientů a podle toho můžeme upravovat i léčbu. To znamená, že buď ty léky snižujeme, nebo zvyšujeme.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Host: Norbert Schellong, ředitel Nemocnice Havířov, Telemedicína pomáhá pacientům i lékařům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve studiu vítám ředitele Nemocnice Havířov Norberta Schellonga. Dobrý den, vítejte u nás.</w:t>
       </w:r>
     </w:p>
@@ -443,93 +548,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-01-05-2024-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>