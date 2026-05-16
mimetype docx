--- v0 (2025-12-21)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyhlášení úspěšných sportovců města za rok 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín vyhlásil úspěšné sportovce města za rok 2023. Absolutní vítězkou se stala atletka Barbora Vahalíková, medailistka z mistrovství republiky v půlmaratonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,56 +185,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sportovci byli oceněni v kategorii junioři, dospělí, taneční páry a družstva. Mezi juniory to byla například stolní tenistka Natálie Knopová, která je krajskou přebornicí ve více věkových kategoriích.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natálie Knopová, Klub stolního tenisu Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pak jsem ještě byla třetí ve dvouhře i ve čtyřhře v celostátním turnaji. Mě velmi baví, že musím umět rychle reagovat, hlavně správně, a že člověk musí měnit i strategii během té hry.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi družstvy si ocenění převzal juniorský tým klubu Sportovního potápění Laguna, cyklisté klubu Moravia Racing Team, A tým stolních tenistů a hokejové družstvo Ďáblíků. </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Speciální vyhlašovanou kategorií byli talenti, tedy ti, kteří vynikají nad svými vrstevníky už v mladém věku, mezi nimi například starší žačka, plavkyně s ploutvemi Zuzana Velertová.</w:t>
+        <w:t xml:space="preserve">Mezi družstvy si ocenění převzal juniorský tým klubu Sportovního potápění Laguna, cyklisté klubu Moravia Racing Team, A tým stolních tenistů a hokejové družstvo Ďáblíků.  Speciální vyhlašovanou kategorií byli talenti, tedy ti, kteří vynikají nad svými vrstevníky už v mladém věku, mezi nimi například starší žačka, plavkyně s ploutvemi Zuzana Velertová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Velertová, Sportovní potápění Laguna Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Před měsícem jsem byla na Světovém poháru v Itálii, kde jsem  se umístila do 19. místa mezi 18 letými juniorkami. Určitě bych se chtěla příští rok probojovat do české reprezentace a pak dál třeba na mistrovství světa.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novinkou letošního ročníku vyhlášení sportovců města bylo ocenění latinskoamerických tanečních párů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -216,105 +326,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V kruhovém prostoru představuje Václav Nezval 17 kreseb z posledních tvůrčích let a 3 dřevořezby, které vytvořil ještě na základní umělecké škole.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Nezval, autor kreseb a dřevořezeb: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Většinou kreslím černobíle, nebo je to vlastně monochrom, málokdy používám více barev, možná taky ještě k tomu dospěju, ale zatím se držím tady toho stylu. Je to jakoby perokresba, používám inkoust, karton, občas akryl a občas to i koloruji nějakými drobnými prvky barev.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jak sám říká, inspiraci čerpá leckde, zrovna na této výstavě jsou to často starověké kultury nebo i folklorní prvky z celého světa a exotické náměty. Ovšem návštěvník tu najde i tuto vymykající se kresbu s názvem Kočky v továrně na lustry.  </w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jak sám říká, inspiraci čerpá leckde, zrovna na této výstavě jsou to často starověké kultury nebo i folklorní prvky z celého světa a exotické náměty. Ovšem návštěvník tu najde i tuto vymykající se kresbu s názvem Kočky v továrně na lustry.   Zajímavý je i samotný název výstavy, respektive její podtitul - Výjevy z planety W. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Nezval, autor kreseb a dřevořezeb: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mám na Instagramu profil nebo značku Wincor Art, takže to W se tam objevuje, i jsem používal kdysi na sociálních sítích Václav s w, což odkazuje na můj koníček, historii, kdy se v češtině používalo dvojité w. A ta planeta, je to pomyslná planeta, na které se můžou vyobrazovat věci, které tady vidíme na výstavě.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prezentace tvorby Václava Nezvala, která zde bude do 29. května,  je vlastně zahájením nové výstavní sezony 2024 na baště. V té si Klub rodáků a přátel města klade mimo jiné za cíl uvádět do povědomí nové, mladé výtvarné umělce spojené s Novým Jičínem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Zemánek, Klub rodáků a přátel města Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je pravdou, že se věnujeme takovou péči těm mladým začínajícím výtvarným umělcům nebo výtvarníků, kteří na tomto poli chtějí zanechat svou stopu. Takže je to takovým naším prvním z úkolů, představit veřejnosti a vlastně dostat do povědomí, že tady jsou ti mladí, kteří se později třeba etablují,  jako třeba Šárka Hyklová nebo právě Vašek Nezval. Myslíme si, že to má pro ty výtvarníky nějaký kariérní růst, řečeno slovy managementu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během roku tu budou k vidění třeba absolventské práce žáků výtvarného oboru zdejší základní umělecké školy. Ovšem vrcholem bude na podzim výstava Blanky Valchářové, novojičínské rodačky, akademické malířky a restaurátorky.   </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Romové slavili mezinárodní svátek v zahradě knihovny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -326,53 +425,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V měsíci dubnu slaví Romové na celém světě svůj mezinárodní den. Připadá na 8. dubna, pravidelně jej připomínají i ti, žijící v Novém Jičíně. Letos uspořádali oslavu romské kultury sice v pozdějším termínu, zato za vydařeného počasí venku v zahradě knihovny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Kačová, organizátorka akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zatančil taneční soubor Jiloro, předvedla se romská umělkyně se svými obrazy s tématem romství Nina Dudy - Koťová, zahrála Ilonka Kačová, což je moje nejmladší sestra, která má velký talent a jsem strašně ráda, že se tu ukázala. Měli jsme tu velké překvapení, a to byl pan místostarosta Syrovátka, který zahrál a zazpíval jednu rumunskou píseň.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ozdobou slavnosti bylo společné vystoupení španělského zpěváka a skladatele Adána Sáncheze a Veroniky Kačové. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ozdobou slavnosti bylo společné vystoupení španělského zpěváka a skladatele Adána Sáncheze a Veroniky Kačové.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Kačová, organizátorka akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V doprovodném programu jsme měli ochutnávku romského jídla, byl to takový sladký závin, potom takové pšenično-ovesné placky, samozřejmě nesmí chybět romské periodikum. Uvnitř probíhá výstava romských výšivek od Markéty Šestákové. Tuto výstavu nám zapůjčilo Muzeum romské kultury v Brně a strašně moc děkujeme.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí programu byla také tvůrčí dílna pro děti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -555,93 +653,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-03-05-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>