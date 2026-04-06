--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lesní propojení Staré a Nové Bělá bude obnoveno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes máme připravenu dobrou zprávu pro obyvatele okolí Bělského lesa a nebo jeho návštěvníky. Páteřní propojení lesní cestou Staré a Nové Bělé bude v celé délce obnoveno. Postarají se o to Ostravské komunikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,53 +270,52 @@
         <w:t xml:space="preserve">Samuel Chudej, soutěžící; Odborná škola  technická Čadca:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Horko těžko to probíhalo. Co mi to přineslo? Nové  zkušenosti, co se týče celkově toho svařování, té metody 135 CO."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šimon Bačovský, soutěžící; Střední škola  André Citroëna Boskovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já už jsem tady podruhé a byla pro mě dobrá, moc se mi ty  sváry nepovedly, ale celkově tady hodnotím ubytování a přípravu té soutěže  úplně vynikající. Fakt je to hezké tady." – Proč jsi přilej podruhé? – "Podruhé,  protože jsem minulý rok byl první, tak jsem chtěl tento rok zase obhájit. A asi  se mi to teda nepovede, uvidíme, ještě není vyhlášení." – Byla tady velká  konkurence? – "Byla, v mojí kategorii bylo 26 uchazečů. I mezinárodní  uchazeči tady jsou. Čína, ti svařují nádherně. To, když jsem ty sváry viděl, tak  klobouk dolů klukům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studenti mají vždy možnost dle vlastního výběru soutěžit ve  čtyřech svařovacích metodách. Dále v teoretických znalostech o svařování,  a dokonce i na svařovacím trenažéru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studenti mají vždy možnost dle vlastního výběru soutěžit ve  čtyřech svařovacích metodách. Dále v teoretických znalostech o svařování,  a dokonce i na svařovacím trenažéru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Durčák, ředitel Střední odborné  školy Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V prvním dni přijíždějí účastníci a seznamují se se  svařovacími zdroji. Druhý den probíhá samotná soutěž, ta probíhá  v podstatě celý den, protože jsou odváženi ti soutěžící na jednotlivá  pracoviště, na jednotlivé svařovny, kde pod dohledem komisařů svařují. Komisaři  jsou složeni z různých škol, a dokonce i z různých zemí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eduard Boščík, vedoucí praktické  části soutěže:</w:t>
       </w:r>
       <w:r>
@@ -219,89 +333,87 @@
         <w:t xml:space="preserve">Milan Janeček, předseda hodnotitelské Jurry:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Nebyly nikde prodlevy, všechno mělo svůj spád. Za to opravdu  organizátorům a všem studentům, kteří se na tom podíleli, děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šimon Bačovský, soutěžící; Střední škola  André Citroëna Boskovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Určitě to pro tebe byla i vynikající zkušenost, to porovnání  s těmi ostatními? – "Byla, vím třeba z minulého roku jsem patřil mezi  ty nejlepší. Zajímá mě, jak v té metodě na tom dopadnu, jestli by se dalo  někam posunout. Ale třeba do budoucnosti při výběru povolání tady jsou ty  firmy, zajímají se o vás, takže je to fakt zajímavé tady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Třetí den probíhá vyhlášení soutěže, na kterém se prezentují  i firmy, které mají zájem o kvalitní svářeče.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Třetí den probíhá vyhlášení soutěže, na kterém se prezentují  i firmy, které mají zájem o kvalitní svářeče. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Durčák, ředitel Střední odborné  školy Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta účast firem je velmi důležitá, protože žáci mají možnost  vidět, že nacházejí uplatnění v praxi. Firmy zase mají možnost zpětné  vazby na tom, jak ti žáci jsou zdatně připraveni na svařování a mají představu,  jaké svářeče my pouštíme ze škol."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Folwarczny (ODS/SPOLU),  náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Náš kraj potřebuje kvalitně vzdělané lidi, kteří jsou  schopni nastoupit do zaměstnání, na pracoviště dobře připraveni, což není  jednoduché. A jsme moc rádi za to, že zaměstnavatelé a firmy se podílejí na  odborném vzdělávání na středních školách. Za to vám patří poděkování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Medailové pozice v soutěži obsadilo 13 studentů  z Česka, 2 ze Slovenska a 2 z Číny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Medailové pozice v soutěži obsadilo 13 studentů  z Česka, 2 ze Slovenska a 2 z Číny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce vodovodu bude probíhat po etapách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -610,169 +722,164 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Název  dali chalupě právě manželé Foltysovi podle regionu, ve kterém  se stavba nachází a kde se odedávna těžilo zlato a další rudy.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Foltysová, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zlatorudná chalupa je náš výmysl,  protože se v téhle oblasti těžilo dlouho zlato. To zlato se tady  těžilo podle dochovaných archeologických nálezů už 1500 let  před naším letopočtem. Ty pozůstatky jsou tady úplně všude.  Je tady spoustu štol, jsou tady rýžoviště a do dneška tady  jezdí amatéři hledat nějaký zlatý prach.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chalupa  byla po převzetí již ve velmi zchátralém stavu a pro její  záchranu bylo potřeba mnoho práce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Chalupa  byla po převzetí již ve velmi zchátralém stavu a pro její  záchranu bylo potřeba mnoho práce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Foltysová, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chtěli jsme začít u fasády a u  oken, chtěli jsme ty okna udělat tak, aby se podobaly co nejvíce  těm původním. No a pokračovalo to přes střechu, stěny,  podlahy, kompletní nové rozvody vody, elektriky, odpadů jako  všeho, takže z původní chaloupky zůstaly zachovány pouze nosné  trámy a potom ty krásné prvky, které byly dochované.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během  záchranných prací nacházeli stavebníci také četné pozůstatky  minulosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během  záchranných prací nacházeli stavebníci také četné pozůstatky  minulosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Foltysová, spolumajitelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „A byly to kameny označené, po kterých  jsme se pídili, jaký mají význam a po jejich symbolech, což se  nám tedy podařilo asi rozluštit. A jsou to kameny, které značily  hranice panství německých rytířů. Myslím že jsme našil vzkaz  stavebníka, zakopaný tady ve zdi, byl to krásný nápis, ten taky  bude zakomponovaný tady do interiéru.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Našel  se tady také původní nábytek nebo třeba zahradní koupelna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Našel  se tady také původní nábytek nebo třeba zahradní koupelna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Foltysová, spolumajitelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Je to sprcha, kterou jsme našil  zazděnou ve střeše. Ta sprcha se vyráběla někdy v letech 1915  až 1925, předpokládáme, že to byla původní koupelna, no tak my  jsme z ní udělali novodobou koupelnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce,  které na chalupě probíhaly a probíhají by se neobešly bez  obětavé pomoci dobrovolníků, přátel i rodičů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce,  které na chalupě probíhaly a probíhají by se neobešly bez  obětavé pomoci dobrovolníků, přátel i rodičů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Foltysová, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zrovna dneška děvčata pracovaly na  oknech, protože ty dřevěné okna potřebují speciální péči a  ostatní se věnují kamenné zdi, která vlastně je podpůrná zeď  a dělají se kamenné chodníky ze zdejších kamenů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva  Glabazňová, dobrovolnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No já jsem tady poprvé. My jsme  přijeli včera ráno a vlastně jsme akorát do dneška. A proče  sem jezdíme? Protože kamarádka potřebovala pomoc s tím, že  vlastně je to v přírodě, takže se tak spojilo příjemné s  užitečným. Je tu krásně, je tu nádherně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza  Foltysová, dcera: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak dneska jsme pomáhali v kuchyni a šli jsme  se projít do lesa. Jo, ny kyselce jsme byli pro živou vodu. Jo, mám  ji tady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nedaleký  pramen železité kyselky je také zdejším lákadlem pro turisty a  návštěvníky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nedaleký  pramen železité kyselky je také zdejším lákadlem pro turisty a  návštěvníky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta  Foltysová, spolumajitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Všechny návštěvy u nás na chalupě  to mají povinné se tam jet podívat, protože pramen je léčivý,  je velice chutný, podle pověstí by měl léčit trudnomyslnost,  zažívací potíže a snad by měl pomáhat i na srdce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I  přes probíhající práce už noví obyvatelé pořádají četná  tematická setkání milovníků bylinek, zdravé stravy či  kosmetiky a chystají další plány pro využití chalupy. Už  v létě plánují u chalupy cyklistické kempy i pobyt pro rodiče s  dětmi, zaměřený na keramiku, odborné přednášky či rýžování  zlata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -868,93 +975,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-05-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>