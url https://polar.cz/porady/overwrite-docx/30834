--- v1 (2026-04-06)
+++ v2 (2026-09-02)
@@ -1017,51 +1017,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-05-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-05-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>